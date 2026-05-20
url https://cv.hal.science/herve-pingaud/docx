--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.34482758621px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve PINGAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur INU Champollion \ Chercheur en organisation et transformation numérique du système de santé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5166-7727</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034093133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the satisfaction of stakeholders in home health care coordination: a novel OptaPlanner CSP model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Systems &amp; Reform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.408-428. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20476965.2023.2179947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fulfilling the positive potential of student nurses: a case study with the serious game CLONE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pons-Lelardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-aware business process management using multi-view modeling: method and tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.371-397. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00766-021-00348-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPRIM: An integrated framework for business process management and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.1-17/103199. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins : An Interactive ICT Platform to Support Care Planning and Coordination within Home-Based Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven engineering of mediation information system for enterprise interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.27-48. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2017.1379093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based collaborative business service selection: contributing to automatic building of collaborative business process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), p.59-72. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-018-0229-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the agility of collaborative workflows through an event driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, p.214-224. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Knowledge Framework for Mediation Information System Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (Article ID 9026387), p.1-18. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/9026387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process cartography deduction based on collaborative ontology and model transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 334, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2015.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology Proposal for Collaborative Business Process Elaboration using a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.349-383. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2013.771410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering based on Hybrid Service Composition Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.39-59. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting interoperability of collaborative networks through engineering of a service-based Mediation Information System (MISE 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5-6), pp.556-582. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2014.928949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Event-Driven Platform for Agility Management of Crisis Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijiscram.2014040104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-driven agility of interoperability during the Run-time of collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process engineering: a generic model of the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (6), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.717715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic issues in model-driven management of information system interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1042-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business process oriented method to design supply chain performance measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), p.354-376. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2011.042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for collaborative process specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.161-175. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2009.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de système d'information collaboratif pour la gestion de crise. Approche basée sur la médiation des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.11 - 36. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.15.3.11-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven approach for Collaborative Service-Oriented Architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to diagnose local and collaborative supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode orientée processus pour le pilotage par la performance des systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p.71-100. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.71-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité et système d'information. Aide à la conception de système d'information interorganisationnel à partir de processus collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.31 - 52. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.31-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic transition step from ethanol consumption to sugar/ethanol consumption by Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ramon-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strehaiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (21), p.1671-1674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), p. 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original kinetic model for the enzymatic hydrolysis of starch during mashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Proth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strehaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (1), p. 43-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-703X(02)00100-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reaction scheme for the starch hydrolysis and temperature policy influence during mashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Proth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food science and biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), p. 40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, simulation and analysis of batch production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Hochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1-2), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008391200673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les risques en projets : de la prise de conscience à la mise en confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, p. 71-76. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Plate Fin Heat Exchangers: A Continuous Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reneaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niclout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (6), pp.849 -859. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387600528058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Built to Order” Manufacturing with Flexible Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (15), pp.847-850. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)40658-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gas storage example as a benchmark for hybrid modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin-Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (9-10), pp.1233-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an industrial alcohol fermentation and simuiation of the plant by a process simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (3), pp.202-217. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.260460304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Service Supply Dynamics in Senselife: Building an Explainable Recommender System for Tailored Frailty Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.19-33, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.595-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Recommender System for Frailty Prevention: Addressing Challenges of Data Collection and User Interface Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senselife: Service Recommendation and Frailty Prevention Through Knowledge Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2024 - 28th European Conference on New Trends in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.273-285, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70421-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de recommandation personnalisé de services métiers dédiés à la prévention de fragilité chez les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche sécurisée des erreurs médicamenteuses à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanae Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Cleostrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recommendation system for personalized daily life services to promote frailty prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.563-574, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel spontaneous medication error reporting tool for enhancing patient safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Cleostrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Personalized Business Services Recommendation System Dedicated to Preventing Frailty in Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2023 - 20th International Conference On Smart Living and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Wonju, South Korea. pp.295-303, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43950-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des erreurs médicamenteuses à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanae Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2023 - Société d’Automatique, de Génie Industriel et de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles pour un pilotage robuste des processus de soins à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach to Transform Business Vision-Oriented Decision-Making Requirement into Solution-Oriented Optimization Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA/AIE 2022 - 35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kitakyushu, Japan. pp.211-225, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Risk-aware Business Process Modeling Tool for Healthcare processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLPAD.Core: A Multi-Functions Optimizer Towards Daily Planning Generation in Home Health Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Sargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2020 - 17th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya (virtual), Turkey. 6 p., </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a modeling Tool for Business Continuity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.1156-1161, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.640-652, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03349552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective d’un environnement d’aide à la décision rendu configurable par des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ Tolerance-based Linear Model for Home Health Care Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.269-275, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Specification, Implementation, and Evaluation of the AdoBPRIM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2020 - Conference of the Association-for-Information-Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-Making Support System for Operational Coordination of Home Health Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdoBPRIM: Towards a New Healthcare Risk-aware Business Process Management Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2020 - 13th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Valette, Malta. pp.498-505, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008977604980505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pons Lelardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bangkok, Thailand. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Model to Model Transformation for Knowledge-Based Planning Generation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA/AIE 2020 - The 33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan. pp.140-152, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expériences en ingénierie des parcours de patients en situation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online), Maroc. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BL.Frailty: Towards an ICT-Based Platform for Frailty Assessment at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de cycle de vie pour l’innovation ouverte en santé connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Chaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès International de Génie Industriel, CIGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for assessment of change in professional practiceswhile shifting to tele-medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Conference on Computer Science and Information Systems, International Conference on e-Health (MCCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal. pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home health care daily planning considering the satisfaction of all the stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p.1-6, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de caractérisation des connaissances sur la coordination opérationnelle d'une prise en charge à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification de la formation professionnelle : du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pons Lelardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gamification: virtualisation du prendre soin éducatif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing open innovation in connected health through a living lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Chaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. pp.577-583, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pons Lelardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ramolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Collaboratibve Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, KOS Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a risk-aware business process modelling tool using the ADOxx platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE 2018 - 30th International Conference on Advanced Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia. p.235-248, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92898-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode de gestion intégrée risques-processus pour la sécurisation du circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology Based Collaborative Business Service Selection - Contributing to Automatic Building of Collaborative Business Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.639-651, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.535-546, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health systems interoperability : analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guedria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-driven approach for the management of home healthcare process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.151-161, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Workflow Design for the Coordination of Homecare Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.683-690, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Frameworks for Health Systems: Survey and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.443-452, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative mediation information system design based on model-driven business process management approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.139-150, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management de la continuité d'activité dirigé par les modèles : application à la prise en charge à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible network of sensors : case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2013 -10th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Baden-Baden, Germany. p.344-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Event-Driven Agility of Processes: A Delivery Context Use-Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.681-690, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Services Selection by Using Non-Functional Properties within BPMN in SOA Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.305-313, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-driven agility of crisis management collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2012 -9th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vancouver, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model driven engineering approach for business continuity management in e-health systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven BPM approach for SOA mediation information system design in a collaborative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SCC 2011 -The 8th International conference on services computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington DC, United States. p.747-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptation of crisis response information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES'11 -International conference on Management of Emergent Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, San Francisco, United States. p.114-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process deduction through a knowledge-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 -22nd International workshop on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. p.503-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Architecture Supporting the Agile Coordination of Homecare Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Zefouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.227-234, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk driven process engineering in digital ecosystems : modelling risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dubaï, United Arab Emirates. p.647-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process deduction to help the crisis cell emerging ecosystem to coordinate the crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Duba, United Arab Emirates. p.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems design for emerging ecosystems : a model-driven approach diving into abstraction layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dubaï, United Arab Emirates. p.310-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Reconciliation in Interoperability Management through Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.705-712, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus innovants : représentation et définition du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mediation Information System to Help to Coordinate the Response to a Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.173-180, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering for Interoperability Support in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY IV: MAKING THE INTERNET OF THE FUTURE FOR THE FUTURE OF ENTERPRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Coventry, United Kingdom. pp.187+, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MISE Project: A First Experience in Mediation Information System Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION SYSTEMS: PEOPLE, ORGANIZATIONS, INSTITUTIONS, AND TECHNOLOGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.399-406, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2148-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de création d'un processus collaboratif de réponse à une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des processus en ingénierie d'entreprise innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gallee Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of an ontology-based approach for collaborative process specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2009: INTERNATIONAL CONFERENCE ON INTEROPERABILITY FOR ENTERPRISE SOFTWARE AND APPLICATIONS CHINA, PROCEEDINGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-ESA.2009.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process design for mediation information system engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2009 -6th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gothenburg, Sweden. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances, enjeux et perspectives pour la modélisation d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon : les perspectives en modélisation d'entreprise, GdR MACS, GT Easy-Dim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalité du développement de l'interopérabilité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2009 -Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France. p.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche analytique pour la construction d'un référentiel d'exigences sur un système de formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the BPRIM Language for Risk Driven Process Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2009 Workshops - The OnTheMove 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vilamoura, Portugal. pp.172-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype to support morphism between BPMN collaborative process model and collaborative SOA architecture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability III: New Challenges and Industrial Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany. pp.145-157, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-formal modeling language supporting collaboration between Risk and Process Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim P. Karduck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2008 - 2nd IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Phitsanulok, Thailand. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un langage de modélisation des risques et des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.1270-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business process and risk models enrichment: considerations for business intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim P. Karduck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEBE 2008 - 2008 IEEE International Conference on E-Business Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Xi'An, China. pp.732-735, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEBE.2008.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of papers for IFAC conferences & symposia : ontology-based methodology for collaborative process definition of enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'08 -17th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. p.11913-11918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model transformation of collaborative business process into mediation information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'08 -17th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. p.13857-13862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for evaluating enterprise organizational interoperability based on enterprise model checking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.12899-12904, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to knowledge-based methodology for collaborative process definition: Knowledge extraction from 6napse platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability III: New Challenges and Industrial Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany. pp.437-449, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process definition using an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERVASIVE COLLABORATIVE NETWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poznan, Poland. pp.205+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus collaboratif au médiateur des systèmes d'information des partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.837-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service oriented architecture approach for collaborative information system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual model of risk: Towards a risk modelling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE 2007 international workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. p.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study about the determination of the overlap between different quality repositories : problem formulation and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2007 -20th International Conference Software and Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability through model-based generation: The case of the collaborative information system (CIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: New Challenges and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France. pp.407-416, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-714-5_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography for designing collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY II: NEW CHALLENGES AND APPROACHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madeira, Portugal. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-858-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cartography based methodology for collaborative process definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTABLISHING THE FOUNDATION OF COLLABORATIVE NETWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Guimaraes, Portugal. pp.479-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for inegrating risk and business process management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.647-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 - 11th International conference of the association information and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. p. 281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to define local and cooperative typologies of supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative information system design : from process model to information system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.615-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management by performance of supply chain processes with the reed method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de référentiel de diagnostic des chaînes logistiques et de leur composantes coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing shared projects in SMEs networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks and Their Breeding Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Valence, Spain. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29360-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of supply chain processes according to determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCM 2005 -International Conference on Operations and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bali, Indonesia. p.H9-H16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A management support system for shared projects in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L.V. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Annual Conference and Exhibition 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Houston, TX, United States. p.2035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'identification des risques : Application à un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2004 "Projets, Entreprise, Intégration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la définition d'indicateurs de performance pour le pilotage de chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 - 5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.1047-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIR -Recensement et Identification des Risques : Une démarche d'identification des risques en conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2004 -17th international conference -Software &amp; systems engineering and their applications = 17èmes journées internationales -Génie logiciel et ingénierie de systèmes et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de modélisation de la dynamique de coopération au sein d'une chaine logistique pharmaceutique et cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.339-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la configuration lors de l'intégration d'un ERP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la coopération au sein d'une chaine logistique pharmaceutique et cosmétique internationale par l'analyse de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Quebec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de la modélisation dans les projets ERP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using model of enterprise and software for deployment of ERP software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2003 -5th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Angers, France. p.558-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse du besoin pour le déploiement d'un ERP en PME/PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15EME INTERNATIONAL CONFERENCE ON SOFTWARE AND SYSTEMS ENGINEERING AND THEIR APPLICATIONS-ICSSEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation des risques à l'aide de la procédure d'analyse hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueni Zelfani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque global pour le choix des investissements et la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueni Zelfani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2001 -4ème Congrès qualité et sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Annecy, France. p.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal mashing temperature strategy and reaction scheme proposal for the enzymatic hydrolysis of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Proth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH WORLD CONGRESS OF FOOD SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Séoul, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'intégration de la gestion des risques dans la planification de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéhérazade Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation des flux physiques et des flux d'information dans les procedes batchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE DU FORUM BATCH FRANCOPHONE, (SECONDE CONFERENCE FBF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the enzymatic hydrolysis of starch during mashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Proth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des plans de charge pour un flow-shop dans le cadre d'une production en juste temps : 1 - Convergence entre besoins et capacités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Quebequois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des plans de charge pour un flow-shop dans le cadre d’une production en Juste A Temps : 2- Formulation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Quebequois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des plans de charge pour un flow-shop dans le cadre d’une production en Juste A Temps : 3- Algorithmes génétiques et approche multi - critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Quebequois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième Workshop Ingénierie et gestion des processus d'entreprise des GdR I3 et MACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sans éditeur commercial, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un service public raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Courrèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 214 p., 2021, 9782356716729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise et interopérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/5, pp.140, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'entreprise et des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/4, pp.164, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques & supply chain : solutions pratiques ; questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, Pagination multiple, 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques et technologies de l'information et de la communication : les guides experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, 100 p., 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Integration of Risk Aspects into Business Process Management: The e -BPRIM Modeling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain-Specific Conceptual Modeling : Concepts, Methods and ADOxx Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 231-263 (Chap. 11), 2022, 978-3-030-93546-7. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93547-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VI - Dynamiser les équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un service public raisonné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2021, 9782356716729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of interoperability in healthcare ecosystems: characterization and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Rius Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ayza Graells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, p.167-198, 2017, 978-1-78630-084-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design: Methodologies for Investigating, Developing and Sharing Knowledge in View of New Solutions for Future Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Janalhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.43-69, 2017, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas test d'une unité de stockage de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin-Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Systèmes Dynamiques Hybrides (Chap. 14) / sous la dir. de J. ZAYTOON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, p.299-322, 2001, 2-7462-0247-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes et structuration de modèles complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin-Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Systèmes dynamiques hybrides (Chap. 7) / sous la dir. de J. ZAYTOON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, p.157-187, 2001, 2-7462-0247-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.34482758621px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve PINGAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur INU Champollion \ Chercheur en organisation et transformation numérique du système de santé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5166-7727</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034093133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the satisfaction of stakeholders in home health care coordination: a novel OptaPlanner CSP model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Systems &amp; Reform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.408-428. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20476965.2023.2179947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fulfilling the positive potential of student nurses: a case study with the serious game CLONE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pons-Lelardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.28.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-aware business process management using multi-view modeling: method and tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Requirements Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.371-397. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00766-021-00348-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPRIM: An integrated framework for business process management and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.1-17/103199. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins : An Interactive ICT Platform to Support Care Planning and Coordination within Home-Based Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the agility of collaborative workflows through an event driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, p.214-224. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven engineering of mediation information system for enterprise interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.27-48. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2017.1379093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based collaborative business service selection: contributing to automatic building of collaborative business process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), p.59-72. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-018-0229-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Knowledge Framework for Mediation Information System Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (Article ID 9026387), p.1-18. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/9026387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process cartography deduction based on collaborative ontology and model transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 334, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2015.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering based on Hybrid Service Composition Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.39-59. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting interoperability of collaborative networks through engineering of a service-based Mediation Information System (MISE 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5-6), pp.556-582. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2014.928949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology Proposal for Collaborative Business Process Elaboration using a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.349-383. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2013.771410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Event-Driven Platform for Agility Management of Crisis Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijiscram.2014040104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-driven agility of interoperability during the Run-time of collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process engineering: a generic model of the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (6), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.717715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic issues in model-driven management of information system interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1042-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business process oriented method to design supply chain performance measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), p.354-376. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPM.2011.042013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de système d'information collaboratif pour la gestion de crise. Approche basée sur la médiation des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.11 - 36. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.15.3.11-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for collaborative process specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.161-175. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2009.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to diagnose local and collaborative supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven approach for Collaborative Service-Oriented Architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode orientée processus pour le pilotage par la performance des systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p.71-100. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.71-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité et système d'information. Aide à la conception de système d'information interorganisationnel à partir de processus collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.31 - 52. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.31-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic transition step from ethanol consumption to sugar/ethanol consumption by Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ramon-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strehaiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (21), p.1671-1674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), p. 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original kinetic model for the enzymatic hydrolysis of starch during mashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Proth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strehaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (1), p. 43-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1369-703X(02)00100-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reaction scheme for the starch hydrolysis and temperature policy influence during mashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Proth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food science and biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), p. 40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les risques en projets : de la prise de conscience à la mise en confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, p. 71-76. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, simulation and analysis of batch production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Hochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1-2), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008391200673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Plate Fin Heat Exchangers: A Continuous Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reneaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niclout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (6), pp.849 -859. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387600528058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Built to Order” Manufacturing with Flexible Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (15), pp.847-850. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)40658-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gas storage example as a benchmark for hybrid modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin-Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (9-10), pp.1233-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an industrial alcohol fermentation and simuiation of the plant by a process simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (3), pp.202-217. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.260460304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Service Supply Dynamics in Senselife: Building an Explainable Recommender System for Tailored Frailty Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.595-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.19-33, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Recommender System for Frailty Prevention: Addressing Challenges of Data Collection and User Interface Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senselife: Service Recommendation and Frailty Prevention Through Knowledge Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2024 - 28th European Conference on New Trends in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.273-285, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70421-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des erreurs médicamenteuses à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanae Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2023 - Société d’Automatique, de Génie Industriel et de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Personalized Business Services Recommendation System Dedicated to Preventing Frailty in Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2023 - 20th International Conference On Smart Living and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Wonju, South Korea. pp.295-303, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43950-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de recommandation personnalisé de services métiers dédiés à la prévention de fragilité chez les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche sécurisée des erreurs médicamenteuses à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanae Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Cleostrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recommendation system for personalized daily life services to promote frailty prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Taweel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.563-574, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel spontaneous medication error reporting tool for enhancing patient safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Cleostrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2022 - IEEE/ACS 19th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA56895.2022.10017700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles pour un pilotage robuste des processus de soins à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach to Transform Business Vision-Oriented Decision-Making Requirement into Solution-Oriented Optimization Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA/AIE 2022 - 35th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kitakyushu, Japan. pp.211-225, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08530-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Risk-aware Business Process Modeling Tool for Healthcare processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.640-652, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03349552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLPAD.Core: A Multi-Functions Optimizer Towards Daily Planning Generation in Home Health Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Sargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2020 - 17th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Antalya (virtual), Turkey. 6 p., </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a modeling Tool for Business Continuity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.1156-1161, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective d’un environnement d’aide à la décision rendu configurable par des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders’ Tolerance-based Linear Model for Home Health Care Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.269-275, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Specification, Implementation, and Evaluation of the AdoBPRIM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2020 - Conference of the Association-for-Information-Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-Making Support System for Operational Coordination of Home Health Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdoBPRIM: Towards a New Healthcare Risk-aware Business Process Management Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2020 - 13th International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Valette, Malta. pp.498-505, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008977604980505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Model to Model Transformation for Knowledge-Based Planning Generation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA/AIE 2020 - The 33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan. pp.140-152, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55789-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expériences en ingénierie des parcours de patients en situation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (online), Maroc. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pons Lelardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bangkok, Thailand. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BL.Frailty: Towards an ICT-Based Platform for Frailty Assessment at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2019 - 16th International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home health care daily planning considering the satisfaction of all the stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. p.1-6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de cycle de vie pour l’innovation ouverte en santé connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Chaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès International de Génie Industriel, CIGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for assessment of change in professional practiceswhile shifting to tele-medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Conference on Computer Science and Information Systems, International Conference on e-Health (MCCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal. pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode de gestion intégrée risques-processus pour la sécurisation du circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de caractérisation des connaissances sur la coordination opérationnelle d'une prise en charge à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification de la formation professionnelle : du mythe à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pons Lelardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gamification: virtualisation du prendre soin éducatif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a risk-aware business process modelling tool using the ADOxx platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boufaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouajdi Korbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAISE 2018 - 30th International Conference on Advanced Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tallinn, Estonia. p.235-248, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92898-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing open innovation in connected health through a living lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Chaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. pp.577-583, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pons Lelardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ramolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Collaboratibve Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, KOS Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology Based Collaborative Business Service Selection - Contributing to Automatic Building of Collaborative Business Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.639-651, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.535-546, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health systems interoperability : analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guedria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Frameworks for Health Systems: Survey and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.443-452, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-driven approach for the management of home healthcare process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.151-161, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Workflow Design for the Coordination of Homecare Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.683-690, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un management de la continuité d'activité dirigé par les modèles : application à la prise en charge à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative mediation information system design based on model-driven business process management approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.139-150, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Services Selection by Using Non-Functional Properties within BPMN in SOA Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.305-313, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible network of sensors : case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2013 -10th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Baden-Baden, Germany. p.344-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform for Event-Driven Agility of Processes: A Delivery Context Use-Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.681-690, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-driven agility of crisis management collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2012 -9th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vancouver, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model driven engineering approach for business continuity management in e-health systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven BPM approach for SOA mediation information system design in a collaborative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SCC 2011 -The 8th International conference on services computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington DC, United States. p.747-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptation of crisis response information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES'11 -International conference on Management of Emergent Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, San Francisco, United States. p.114-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process deduction through a knowledge-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 -22nd International workshop on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. p.503-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering for Interoperability Support in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY IV: MAKING THE INTERNET OF THE FUTURE FOR THE FUTURE OF ENTERPRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Coventry, United Kingdom. pp.187+, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MISE Project: A First Experience in Mediation Information System Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION SYSTEMS: PEOPLE, ORGANIZATIONS, INSTITUTIONS, AND TECHNOLOGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.399-406, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-2148-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Architecture Supporting the Agile Coordination of Homecare Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Zefouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.227-234, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk driven process engineering in digital ecosystems : modelling risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dubaï, United Arab Emirates. p.647-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process deduction to help the crisis cell emerging ecosystem to coordinate the crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Duba, United Arab Emirates. p.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems design for emerging ecosystems : a model-driven approach diving into abstraction layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxin Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2010 -4th IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dubaï, United Arab Emirates. p.310-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Reconciliation in Interoperability Management through Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boissel-Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.705-712, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mediation Information System to Help to Coordinate the Response to a Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.173-180, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus innovants : représentation et définition du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of the BPRIM Language for Risk Driven Process Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2009 Workshops - The OnTheMove 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vilamoura, Portugal. pp.172-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de création d'un processus collaboratif de réponse à une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des processus en ingénierie d'entreprise innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gallee Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of an ontology-based approach for collaborative process specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2009: INTERNATIONAL CONFERENCE ON INTEROPERABILITY FOR ENTERPRISE SOFTWARE AND APPLICATIONS CHINA, PROCEEDINGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-ESA.2009.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process design for mediation information system engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2009 -6th International conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gothenburg, Sweden. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances, enjeux et perspectives pour la modélisation d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon : les perspectives en modélisation d'entreprise, GdR MACS, GT Easy-Dim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalité du développement de l'interopérabilité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2009 -Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France. p.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche analytique pour la construction d'un référentiel d'exigences sur un système de formation d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus collaboratif au médiateur des systèmes d'information des partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.837-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype to support morphism between BPMN collaborative process model and collaborative SOA architecture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability III: New Challenges and Industrial Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany. pp.145-157, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-formal modeling language supporting collaboration between Risk and Process Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim P. Karduck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DEST 2008 - 2nd IEEE International conference on Digital Ecosystems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Phitsanulok, Thailand. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business process and risk models enrichment: considerations for business intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim P. Karduck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEBE 2008 - 2008 IEEE International Conference on E-Business Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Xi'An, China. pp.732-735, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEBE.2008.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un langage de modélisation des risques et des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.1270-1279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of papers for IFAC conferences & symposia : ontology-based methodology for collaborative process definition of enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'08 -17th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. p.11913-11918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model transformation of collaborative business process into mediation information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'08 -17th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. p.13857-13862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to knowledge-based methodology for collaborative process definition: Knowledge extraction from 6napse platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability III: New Challenges and Industrial Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Berlin, Germany. pp.437-449, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for evaluating enterprise organizational interoperability based on enterprise model checking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.12899-12904, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process definition using an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERVASIVE COLLABORATIVE NETWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poznan, Poland. pp.205+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service oriented architecture approach for collaborative information system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual model of risk: Towards a risk modelling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISE 2007 international workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. p.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study about the determination of the overlap between different quality repositories : problem formulation and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2007 -20th International Conference Software and Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability through model-based generation: The case of the collaborative information system (CIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: New Challenges and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France. pp.407-416, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-714-5_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography for designing collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY II: NEW CHALLENGES AND APPROACHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madeira, Portugal. pp.257-260, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-858-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cartography based methodology for collaborative process definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTABLISHING THE FOUNDATION OF COLLABORATIVE NETWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Guimaraes, Portugal. pp.479-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative information system design : from process model to information system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.615-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management by performance of supply chain processes with the reed method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.565-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Information System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatcharaphun Rajsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 - 11th International conference of the association information and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. p. 281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for inegrating risk and business process management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Karduck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'2006 -12th IFAC, IFIP, IFORS, IEEE, IMS symposium on information control problems in manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. p.647-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to define local and cooperative typologies of supply chain processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'06 -International conference on information systems, logistics and supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de référentiel de diagnostic des chaînes logistiques et de leur composantes coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing shared projects in SMEs networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks and Their Breeding Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Valence, Spain. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29360-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of supply chain processes according to determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCM 2005 -International Conference on Operations and Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bali, Indonesia. p.H9-H16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A management support system for shared projects in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L.V. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Annual Conference and Exhibition 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Houston, TX, United States. p.2035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la définition d'indicateurs de performance pour le pilotage de chaines logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2004 - 5ème Conférence francophone de modélisation et simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. p.1047-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'identification des risques : Application à un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2004 "Projets, Entreprise, Intégration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIR -Recensement et Identification des Risques : Une démarche d'identification des risques en conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2004 -17th international conference -Software &amp; systems engineering and their applications = 17èmes journées internationales -Génie logiciel et ingénierie de systèmes et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using model of enterprise and software for deployment of ERP software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS 2003 -5th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Angers, France. p.558-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la configuration lors de l'intégration d'un ERP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de modélisation de la dynamique de coopération au sein d'une chaine logistique pharmaceutique et cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.339-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la coopération au sein d'une chaine logistique pharmaceutique et cosmétique internationale par l'analyse de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Quebec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de la modélisation dans les projets ERP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse du besoin pour le déploiement d'un ERP en PME/PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15EME INTERNATIONAL CONFERENCE ON SOFTWARE AND SYSTEMS ENGINEERING AND THEIR APPLICATIONS-ICSSEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'intégration de la gestion des risques dans la planification de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéhérazade Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal mashing temperature strategy and reaction scheme proposal for the enzymatic hydrolysis of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Proth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH WORLD CONGRESS OF FOOD SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Séoul, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation des risques à l'aide de la procédure d'analyse hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueni Zelfani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque global pour le choix des investissements et la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueni Zelfani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2001 -4ème Congrès qualité et sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Annecy, France. p.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation des flux physiques et des flux d'information dans les procedes batchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE DU FORUM BATCH FRANCOPHONE, (SECONDE CONFERENCE FBF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the enzymatic hydrolysis of starch during mashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Mi Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Proth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strehaiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des plans de charge pour un flow-shop dans le cadre d'une production en juste temps : 1 - Convergence entre besoins et capacités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Quebequois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des plans de charge pour un flow-shop dans le cadre d’une production en Juste A Temps : 2- Formulation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Quebequois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des plans de charge pour un flow-shop dans le cadre d’une production en Juste A Temps : 3- Algorithmes génétiques et approche multi - critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Franco-Quebequois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième Workshop Ingénierie et gestion des processus d'entreprise des GdR I3 et MACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sans éditeur commercial, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un service public raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Courrèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 214 p., 2021, 9782356716729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise et interopérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/5, pp.140, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'entreprise et des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmin Nurcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Selmin Nurcan (Ed.); Khalid Benali (Ed.); Hervé Pingaud (Ed.). Lavoisier, 15/4, pp.164, 2010, Ingénierie des Systèmes d'Information (ISI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques et technologies de l'information et de la communication : les guides experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, 100 p., 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistiques & supply chain : solutions pratiques ; questions-réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique L'Hote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Borri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hadj-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weka, Pagination multiple, 2003, 2-7337-0232-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Integration of Risk Aspects into Business Process Management: The e -BPRIM Modeling Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Thabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sienou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain-Specific Conceptual Modeling : Concepts, Methods and ADOxx Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 231-263 (Chap. 11), 2022, 978-3-030-93546-7. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93547-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VI - Dynamiser les équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un service public raisonné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2021, 9782356716729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of interoperability in healthcare ecosystems: characterization and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Rius Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ayza Graells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, p.167-198, 2017, 978-1-78630-084-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design: Methodologies for Investigating, Developing and Sharing Knowledge in View of New Solutions for Future Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Janalhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.43-69, 2017, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes et structuration de modèles complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin-Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Systèmes dynamiques hybrides (Chap. 7) / sous la dir. de J. ZAYTOON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, p.157-187, 2001, 2-7462-0247-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas test d'une unité de stockage de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin-Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Systèmes Dynamiques Hybrides (Chap. 14) / sous la dir. de J. ZAYTOON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, p.299-322, 2001, 2-7462-0247-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FACC683"/>
+    <w:nsid w:val="648D8D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pingaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5166-7727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034093133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boufaied" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00766-021-00348-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02477509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sienou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Touzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2017.1379093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0229-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel-Dallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9026387" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.11.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.771410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.064" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2014.928949" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01940584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijiscram.2014040104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;nide" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.717715" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01206227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2011.042013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatcharaphun Rajsiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.3.11-36" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.09.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022503" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441757v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.71-100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.31-52" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5DRXP6X2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strehaiano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Proth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strehaino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(02)00100-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBHBQT4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Proth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Champagnat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Hochon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008391200673" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-608CCSZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847772v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2556" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niclout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387600528058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1J668JQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40658-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Alla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.260460304" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFKTG1JW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Touati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cleostrate" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03955949v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Cufi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04196080v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03768919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_18" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03109972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sargent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316522" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424391v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035219" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008977604980505" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035322" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Chaher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415431v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bouchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948201" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02003847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656411v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92898-2_20" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_60" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392174v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_67" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_37" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_12" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_71" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_33" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759594v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759597v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel Dallier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759030v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_27" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759034v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Karduck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_83" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759601v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055995v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_20" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596375v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_18" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3383065E5E3810116617EE663D2AD6E97436C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2148-2_46" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771188v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771183v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gallee Laborie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lorre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-ESA.2009.15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584870v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771184v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685418v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596381v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/257EF5164F9C67292C47D1BAB5B6E84C4411E7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685419v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim P. Karduck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2008.123" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353768v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02181" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lorre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_34" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83DE38BBE3F9DFFE2277E0B7D95A9F19A9B4866B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596379v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759614v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685422v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771196v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759621v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596384v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-714-5_38" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F08963D077536FA2EED702F78B549BE3AA7484B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596382v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_27" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2618A1BBA0F5D54142FBEE0653F0CDE5B0043834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596383v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771195v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785243v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03998310v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785242v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785482v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Villarreal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29360-4_21" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785247v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.V. Lizarraga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leonor Villarreal Lizarraga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benalisoa Ravalison" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826355v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785494v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Darras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785497v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785496v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785259v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785509v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785516v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueni Zelfani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785510v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785270v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785515v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Bakir" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785522v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379192v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356246v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000576v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218488v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courr&#232;ges" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revenu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vers-un-service-public-raisonne/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540352v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540235v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L'Hote" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Borri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Corriou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03662490v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93547-4_11" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345114v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693265v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Rius Soler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ayza Graells" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572221v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Janalhiac" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734810v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alla" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734834v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pascal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soriano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pingaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5166-7727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034093133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bork" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boufaied" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouajdi Korbaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00766-021-00348-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02477509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sienou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Touzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2017.1379093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-018-0229-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel-Dallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9026387" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.11.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2014.928949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.771410" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01940584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carbonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijiscram.2014040104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;nide" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.717715" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01206227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2011.042013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.3.11-36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatcharaphun Rajsiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.10.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.09.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441757v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.71-100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.31-52" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5DRXP6X2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strehaiano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Proth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strehaino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-703X(02)00100-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBHBQT4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Proth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Champagnat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Hochon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008391200673" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-608CCSZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niclout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387600528058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1J668JQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40658-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Alla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.260460304" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFKTG1JW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04196080v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Touati" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cleostrate" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03955949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Cufi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA56895.2022.10017700" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03768919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08530-7_18" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03109972v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sargent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316522" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424391v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525862v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035219" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02960115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008977604980505" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02935179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55789-8_13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02525967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035322" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bouchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Chaher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02003847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92898-2_20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279937" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_60" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Guedria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714431v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_37" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392174v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_67" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Rejeb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709963v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_33" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759593v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_71" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759594v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759597v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel Dallier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759030v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596375v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_18" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3383065E5E3810116617EE663D2AD6E97436C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596376v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2148-2_46" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_27" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759034v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Karduck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759602v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055928v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_83" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055995v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_20" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685418v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771188v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771183v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gallee Laborie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596377v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lorre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-ESA.2009.15" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759609v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771184v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596381v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/257EF5164F9C67292C47D1BAB5B6E84C4411E7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim P. Karduck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEBE.2008.123" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759041v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759040v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596380v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lorre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_34" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83DE38BBE3F9DFFE2277E0B7D95A9F19A9B4866B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353768v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02181" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596379v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771195v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771196v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596384v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-714-5_38" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F08963D077536FA2EED702F78B549BE3AA7484B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_27" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2618A1BBA0F5D54142FBEE0653F0CDE5B0043834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785242v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785234v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03998310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785243v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785235v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785482v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Villarreal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29360-4_21" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785247v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.V. Lizarraga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826355v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785490v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leonor Villarreal Lizarraga" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benalisoa Ravalison" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785259v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Darras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785494v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785260v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785497v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785509v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785515v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Bakir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785270v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785516v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueni Zelfani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785510v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785522v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379192v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356246v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000576v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmin Nurcan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218488v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courr&#232;ges" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revenu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vers-un-service-public-raisonne/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540352v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540235v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730665v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730707v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L'Hote" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Borri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Corriou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03662490v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93547-4_11" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345114v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693265v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Rius Soler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ayza Graells" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572221v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Janalhiac" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734834v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pascal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soriano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734810v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>