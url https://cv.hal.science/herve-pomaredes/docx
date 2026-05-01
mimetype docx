--- v1 (2026-03-26)
+++ v2 (2026-05-01)
@@ -1879,1673 +1879,1807 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00545689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard archéo-historique dans la haute vallée de l'Orb de l'âge du Fer au Moyen Âge central</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancient DNA reveals 4000 years of grapevine diversity, viticulture and clonal propagation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bellan</w:t>
+                <w:t xml:space="preserve">Rémi Noraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bertaut</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études héraultaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70166-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04882847v1</w:t>
+                <w:t xml:space="preserve">hal-05567879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pip shape echoes grapevine domestication history</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Regard archéo-historique dans la haute vallée de l'Orb de l'âge du Fer au Moyen Âge central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Bagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+                <w:t xml:space="preserve">Gilles Bellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études héraultaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03425485v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04882847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat potier et tuilier dans la vallée du Vidourle durant l’Antiquité (Ier s. av. J.-C.-VIe s. ap. J.-C.) : apports documentaires de fouilles et prospections récentes</w:t>
+                <w:t xml:space="preserve">Pip shape echoes grapevine domestication history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Scrinzi</w:t>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Monteil</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2016.1937⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.21381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00877-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952280v1</w:t>
+                <w:t xml:space="preserve">halshs-03425485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fermes à cour centrale excavée de la plaine de Nîmes au Haut-Empire : un modèle d’habitat ou une simple adaptation aux conditions spécifiques locales ? In : Villas, farms, rural settlements. A regional approach. Montpellier, 2015, p. 17-39 (Circa Villam, Studies on the Rural World in the Roman Period ; 7).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayn</w:t>
+                <w:t xml:space="preserve">L’artisanat potier et tuilier dans la vallée du Vidourle durant l’Antiquité (Ier s. av. J.-C.-VIe s. ap. J.-C.) : apports documentaires de fouilles et prospections récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Scrinzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), pp.275-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2016.1937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739587v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace à vocation culinaire sur le site de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de la Lesse à Sauvian (Hérault)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+                <w:t xml:space="preserve">Les fermes à cour centrale excavée de la plaine de Nîmes au Haut-Empire : un modèle d’habitat ou une simple adaptation aux conditions spécifiques locales ? In : Villas, farms, rural settlements. A regional approach. Montpellier, 2015, p. 17-39 (Circa Villam, Studies on the Rural World in the Roman Period ; 7).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.191-202</w:t>
+              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931786v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques culturales et système agraire gallo-romain. L’exemple de la vallée de l’Hérault et du Biterrois (Hérault)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Jung</w:t>
+                <w:t xml:space="preserve">Un espace à vocation culinaire sur le site de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de la Lesse à Sauvian (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.191-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005523v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) et la réorganisation du peuplement périurbain nîmois au IIIe s. ap. J.-C. The countryside in the 3rd century from Septimus Severus to the Tetrarchy. Studies on the rural world in the roman period, 3, Girona, 2008, p. 173-188.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques culturales et système agraire gallo-romain. L’exemple de la vallée de l’Hérault et du Biterrois (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.159-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2013.1882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739480v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et consommation de vaisselle en Lodévois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rigoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26, pp.17-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.2008.1658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble de céramiques daté du début de la période augustéenne sur le site du Mas de Vignoles à Nîmes (Gard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) et la réorganisation du peuplement périurbain nîmois au IIIe s. ap. J.-C. The countryside in the 3rd century from Septimus Severus to the Tetrarchy. Studies on the rural world in the roman period, 3, Girona, 2008, p. 173-188.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00787105v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture et équipements de production dans la cité de Lodève durant le haut Empire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un ensemble de céramiques daté du début de la période augustéenne sur le site du Mas de Vignoles à Nîmes (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 41, pp.7-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2008.1187⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 41, pp.181-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2008.1192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872504v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanctuaire des Crêtes de Mabousquet (Montmirat, Gard)</w:t>
+                <w:t xml:space="preserve">Viticulture et équipements de production dans la cité de Lodève durant le haut Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Christol</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 40, pp.33-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2007.1176⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 41, pp.7-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2008.1187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060689v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voie Cessero – Luteva et le réseau de communication antique dans la moyenne vallée de l’Hérault (Clermont l’Hérault – Pézenas)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sanctuaire des Crêtes de Mabousquet (Montmirat, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Peuples et territoires en Gaule méditerranéenne. Hommage à Guy Barruol, 35, pp.109-120</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 40, pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2007.1176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873570v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viticulture antique en Languedoc-Roussillon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+                <w:t xml:space="preserve">La voie Cessero – Luteva et le réseau de communication antique dans la moyenne vallée de l’Hérault (Clermont l’Hérault – Pézenas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Peuples et territoires en Gaule méditerranéenne. Hommage à Guy Barruol, 35, pp.109-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2001.3175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910050v1</w:t>
+                <w:t xml:space="preserve">hal-01873570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atelier de La Quintarié à Clermont-l'Hérault (Hérault) : un centre de production de dérivées-des-sigillées paléochrétiennes (DS.P.) et de céramique commune</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+                <w:t xml:space="preserve">La viticulture antique en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, La viticulture en Gaule, 58, pp.91-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2001.3175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00787885v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'atelier de La Quintarié à Clermont-l'Hérault (Hérault) : un centre de production de dérivées-des-sigillées paléochrétiennes (DS.P.) et de céramique commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, p. 401-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nîmes - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Célié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,51 +3724,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04137071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3644,228 +3778,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villae et agglomérations secondaires de Narbonnaise première. Poids du passé et nouvelles dynamiques aux IVe et Ve s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circa Villam XX – Les campagnes des provinces occidentales de l’empire romain tardif (IVe-Ve s.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Loupian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04960153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments démontés de Villevieille et Castlenau-le-Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "La ville au Ier s. av. J.-C."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe TESAM, axe "fait urbain" (UMR 5140), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation du massif du Caroux (Hérault) à la fin de l'âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Bagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3887,792 +4021,792 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Boutoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Pulido Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches archéologiques et historiques récentes en Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, ALIGNAN DU VENT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04251784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et évolution des établissements routiers du Languedoc central (Ier - VIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule, colloque en hommage à Jean-Luc Fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et évolution des établissements routiers du Languedoc central (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt;-VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule : colloque en hommage à Jean-Luc Fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Pont-du-Gard, France. pp.381-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mas de Vignoles XIV (Nîmes, Gard, Southern France): different perspectives on land use and management from the Protohistory to the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany - IWGP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique de la période tardo-républicaine et du début du règne d’Auguste dans les fossés bordant la voie Domitienne sur le site de Roux/Moulinas (Castries et Saint-Brès, Hérault). SFECAG, Actes du Congrès de Narbonne, 2017, p. 385-404.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Gafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Congrès de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céréaliculture, élevage et viticulture en Languedoc méditerranéen : nouvelles données pour une relecture des systèmes de production en Gaule Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines : problèmes d'interprétation fonctionnelle et économique des bâtiments d'exploitation et des structures de production agro-pastorale : actes du XIe colloque de l'Association d'étude du monde rural gallo-romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. p. 21-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cap durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cap d'Agde et son Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cap d'Agde, France. p. 25-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage périurbain à Nîmes (Gard, France) de la Protohistoire au Haut-Empire (VIe av. n. è.- IIe s. de n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4694,231 +4828,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage périurbain pendant la Protohistoire et l'Antiquité en Méditerranée occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catalan d’Archéologie Classique, May 2009, Tarragone, Espagne. pp.287-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et héritages dans la plaine de Nîmes (Gard, France). Regards croisés sur l'occupation humaine à l'Holocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité au Quaternaire : Climats, Environnements et Peuplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Montpellier, France. p. 459-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et organisation des terroirs protohistoriques de Nîmes, Gard (de la fin du VIe au Ier s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4927,179 +5061,179 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitats et paysages ruraux en Gaule et regards sur d'autres régions du monde celtique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Chauvigny, France. p. 153-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermes gallo-romaines de la province de Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AGER VIII, Toulouse 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5109,147 +5243,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des paysages et des agro-systèmes antiques de la moyenne vallée de l'Hérault. Apports des biomarqueurs à l'archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">XXX, APDCA, pp.415-430, 2010, Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5259,283 +5393,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19 Chemin de La Madrague. Recherches dans les quartiers protohistoriques et gallo-romains de Sextantio (Castelnau-le-Lez, Hérault), évolution et mutations de l'agglomération entre le Ve s. av. J.-C. et le XIIe S. ap. J.-C. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel l'Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, pp.501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites du Mas de Roux : les équipements routiers et les installations artisanales aux abords de la voie Domitienne (IIe/Ier s. av. J.-C. - IVe s. ap. J.-C.) : les sites des Lignères (Baillargues, 34), du Roux/Moulinas (Castries et Saint-Brès, 34), et du Moulin du Roux (Saint-Brès, 34) : Baillargues, Castries, Saint-Brès : Languedoc-Roussillon, Hérault : Déplacement de l'autoroute A9 à hauteur de Montpellier : secteur 7 : rapport de fouille. tome II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 279 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5603,51 +5737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="056D4F3E"/>
+    <w:nsid w:val="7DA3221D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5834,51 +5968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pomaredes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Pulido &#193;vila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1882" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2008.1658" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1187" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1176" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3175" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Pulido Avila" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03622847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forrest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel l'H&#233;naff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pomaredes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04849933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Pulido &#193;vila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1937" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1882" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2008.1658" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739480v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2008.1187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1176" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3175" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Pulido Avila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03622847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forrest" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel l'H&#233;naff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>