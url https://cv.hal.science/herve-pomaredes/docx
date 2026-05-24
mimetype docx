--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -5737,51 +5737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DA3221D"/>
+    <w:nsid w:val="62EFF61D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>