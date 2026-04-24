--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -774,291 +774,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the best viticultural areas by spatial optimisation. Application in New Zealand South Island in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Amiar</w:t>
+                <w:t xml:space="preserve">Baptiste Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Georges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Jeanne Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pétillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amber Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.3.8031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716399v1</w:t>
+                <w:t xml:space="preserve">hal-04715621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the best viticultural areas by spatial optimisation. Application in New Zealand South Island in the context of climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Hamon</w:t>
+                <w:t xml:space="preserve">Dylan Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tissot</w:t>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Parker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (3), </w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.3.8031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715621v1</w:t>
+                <w:t xml:space="preserve">hal-04716399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhabitat Structure Affects Ground-Dwelling Beetle Communities More than Temperature along an Urbanization Gradient</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,827 +1172,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de cartographie interactive novateur pour présenter des résultats de recherche : exemple sur une étude de terroir dans le contexte du changement climatique</w:t>
+                <w:t xml:space="preserve">Projected impacts of climate change on viticulture over French wine regions using downscaled CMIP6 multi-model data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">Sebastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure de Rességuier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7652⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.431-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156174v1</w:t>
+                <w:t xml:space="preserve">hal-04149394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+                <w:t xml:space="preserve">Analysis of the spatial variability of temperature with the aim of improving the location of wind machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Le Cap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155 (1), pp.421-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-023-04642-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054348v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the spatial variability of temperature with the aim of improving the location of wind machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Carlier</w:t>
+                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-023-04642-7⟩</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (62), pp.10-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334742v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Georges</w:t>
+                <w:t xml:space="preserve">Un outil de cartographie interactive novateur pour présenter des résultats de recherche : exemple sur une étude de terroir dans le contexte du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04205641v1</w:t>
+                <w:t xml:space="preserve">hal-04156174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation and temperature anomalies over Aotearoa New Zealand analysed by weather types and descriptors of atmospheric centres of action</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.7762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720488v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected impacts of climate change on viticulture over French wine regions using downscaled CMIP6 multi-model data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precipitation and temperature anomalies over Aotearoa New Zealand analysed by weather types and descriptors of atmospheric centres of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">James Renwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
+                <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (2), pp.431-446. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.331-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.7762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149394v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennes, une ville climato-intelligente ? - L’IoT au service du suivi des îlots de chaleur</w:t>
               </w:r>
@@ -2106,766 +2106,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03723810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelées du printemps 2020 à Quincy : une analyse des données riche d’enseignements !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers résultats de la campagne de mesures terrain de décembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Le Cap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICTAG Mag'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, février, pp.5-8</w:t>
+              <w:t xml:space="preserve">, 2021, 2 (Février), pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279299v1</w:t>
+                <w:t xml:space="preserve">hal-03279569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Beyond Weather Regimes”: Descriptors Monitoring Atmospheric Centers of Action. A case study for Aotearoa New Zealand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Renwick</w:t>
+                <w:t xml:space="preserve">Gelées du printemps 2020 à Quincy : une analyse des données riche d’enseignements !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Le Cap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SICTAG Mag'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, février, pp.5-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522528v1</w:t>
+                <w:t xml:space="preserve">hal-03279299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats de la campagne de mesures terrain de décembre 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Heitz</w:t>
+                <w:t xml:space="preserve">“Beyond Weather Regimes”: Descriptors Monitoring Atmospheric Centers of Action. A case study for Aotearoa New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lorrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICTAG Mag'</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (20), pp.8341-8360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0102.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279569v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la viticulture argentine à la variabilité climatique : une approche par simulation dans la région de Mendoza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tissot</w:t>
+                <w:t xml:space="preserve">Local Perceptions, Vulnerability and Adaptive Responses to Climate Change and Variability in a Winegrowing Region in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.9668⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-020-01330-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093980v1</w:t>
+                <w:t xml:space="preserve">hal-02899215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Bioclimatic Indices by Downscaling MODIS Land Surface Temperature: Case Study of the Saint-Emilion Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilles Lemasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variability at local scale in the Bordeaux area. Relations with environmental factors and impact on vine phenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+                <w:t xml:space="preserve">Adaptation de la viticulture argentine à la variabilité climatique : une approche par simulation dans la région de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Séverine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 254, pp.91-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.9668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879615v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquence et intensité des îlots de chaleur à rennes : bilan de 16 années d’observations (2004-2019).</w:t>
               </w:r>
@@ -2975,940 +2958,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03143348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Perceptions, Vulnerability and Adaptive Responses to Climate Change and Variability in a Winegrowing Region in Uruguay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature variability at local scale in the Bordeaux area. Relations with environmental factors and impact on vine phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Ferrer</w:t>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+                <w:t xml:space="preserve">Mary Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-020-01330-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899215v1</w:t>
+                <w:t xml:space="preserve">hal-02879615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of spatio-temporal bias of Weather Research and Forecasting temperatures based on weather pattern classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Katurji</w:t>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5784⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.91-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965504v1</w:t>
+                <w:t xml:space="preserve">hal-02446931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la relation entre températures de l'air et températures de surface issues du satellite Modis : Application aux vignobles de la vallée de Waipara (Nouvelle Zélande)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sturman</w:t>
+                <w:t xml:space="preserve">Vinos de Altura del Noroeste Argentino – Características físico- químicas y Sensoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1345⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.01002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191501002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308245v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Évaluation de la relation entre températures de l'air et températures de surface issues du satellite Modis : Application aux vignobles de la vallée de Waipara (Nouvelle Zélande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.91-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15, pp.62-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446931v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinos de Altura del Noroeste Argentino – Características físico- químicas y Sensoriales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Carbajal</w:t>
+                <w:t xml:space="preserve">Analysis of spatio-temporal bias of Weather Research and Forecasting temperatures based on weather pattern classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ortiz</w:t>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Malaniuk</w:t>
+                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.01002. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.89-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20191501002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.5784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330950v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of climate suitability for wine production for the Cotnari wine region (Romania)</w:t>
+                <w:t xml:space="preserve">Defining scales of the land use effect to map the urban heat island in a mid-size European city: Rennes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Irimia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
+                <w:t xml:space="preserve">X. Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Present Environment and Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/pesd-2019-0001⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.100490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981329v1</w:t>
+                <w:t xml:space="preserve">hal-02174469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining scales of the land use effect to map the urban heat island in a mid-size European city: Rennes (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projections of climate suitability for wine production for the Cotnari wine region (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dubreuil</w:t>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.100490. </w:t>
+              <w:t xml:space="preserve">Present Environment and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/pesd-2019-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174469v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial complexity and temporal dynamics in viticulture: A review of climate-driven scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,3110 +3962,3162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is phenological behavior of Tannat (Vitis vinifera L.) affected by temperature variability in the coastal wine region of southern Uruguay?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+                <w:t xml:space="preserve">Shifts in climate suitability for wine production as a result of climate change in a temperate climate wine region of Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Sfica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Foss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1276.6⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.1069-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-017-2033-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965943v1</w:t>
+                <w:t xml:space="preserve">hal-01430670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of climate, water and nitrogen status and its influence on vine phenology and grape composition inside a small winegrowing estate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Viticulture under climate change impact: future climate and irrigation modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sirnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Jiménez Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (01016), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 50 (01041), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01965886v1</w:t>
+                <w:t xml:space="preserve">hal-01965889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture under climate change impact: future climate and irrigation modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Sirnik</w:t>
+                <w:t xml:space="preserve">Is phenological behavior of Tannat (Vitis vinifera L.) affected by temperature variability in the coastal wine region of southern Uruguay?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1276_6, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1276.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01965889v1</w:t>
+                <w:t xml:space="preserve">hal-01965943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of statistical and dynamical downscaling results from the WRF model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Variability of climate, water and nitrogen status and its influence on vine phenology and grape composition inside a small winegrowing estate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (01016), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671140v1</w:t>
+                <w:t xml:space="preserve">hal-01965886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-based zoning of the Bordeaux wine region.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">Comparison of statistical and dynamical downscaling results from the WRF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.4.1580⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.67 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056427v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in climate suitability for wine production as a result of climate change in a temperate climate wine region of Romania</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+                <w:t xml:space="preserve">Temperature-based zoning of the Bordeaux wine region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Sfica</w:t>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Foss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131, pp.1069-1081. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (4), pp.291-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-017-2033-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.4.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430670v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannat grape composition responses to spatial variability of temperature in an Uruguay’s coastal wine region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Modelling environmental impacts on viticultural ecosystems: A first case study in a regulated wine producing area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-017-1340-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2017070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517273v1</w:t>
+                <w:t xml:space="preserve">hal-01426663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-based approach for assessing climate change adaptation in viticulture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Analyse multiscalaire de la variabilité spatiale et temporelle des températures à l’échelle des appellations viticoles de Saint-Émilion, Pomerol et leurs satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965530v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of high-resolution atmospheric modelling to weather and climate variability in vineyard regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+                <w:t xml:space="preserve">Tannat grape composition responses to spatial variability of temperature in an Uruguay’s coastal wine region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo González-Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Soltanzadeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (2), pp.99-105. </w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (9), pp.1617-1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00484-017-1340-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671144v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two fine scale spatial models for mapping temperatures inside winegrowing areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+                <w:t xml:space="preserve">The application of high-resolution atmospheric modelling to weather and climate variability in vineyard regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corpetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">Iman Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.07.020⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575344v1</w:t>
+                <w:t xml:space="preserve">hal-01671144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local-based approach for assessing climate change adaptation in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626525v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multiscalaire de la variabilité spatiale et temporelle des températures à l’échelle des appellations viticoles de Saint-Émilion, Pomerol et leurs satellites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Comparison of two fine scale spatial models for mapping temperatures inside winegrowing areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sturman</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1243⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, p. 159-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691424v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling environmental impacts on viticultural ecosystems: A first case study in a regulated wine producing area</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (3), pp.1-20. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2017070101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426663v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional climate change scenarios pplied to viticultural zoning in Mendoza, Argentina</w:t>
+                <w:t xml:space="preserve">Markov chains-cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Cabre</w:t>
+                <w:t xml:space="preserve">Vitor Matheus Bacani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo Yoso Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Nunez</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-015-1126-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.10.016004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265247v1</w:t>
+                <w:t xml:space="preserve">insu-03685997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of bispectral LIDAR data for urban vegetation mapping</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lague</w:t>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 513-514, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01480048v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing local climate vulnerability and winegrowers’ adaptive processes in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.777-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11027-015-9698-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635104v1</w:t>
+                <w:t xml:space="preserve">hal-01270278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov chains–cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Bacani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Bacani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaldo Y. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing local climate vulnerability and winegrowers’ adaptive processes in the context of climate change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of bispectral LIDAR data for urban vegetation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (5), pp.777-803. </w:t>
+              <w:t xml:space="preserve">Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Remote Sensing Technologies and Applications in Urban Environments, 10008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11027-015-9698-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2241731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270278v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01480048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ARW-WRF model over complex terrain: the case of the Stellenbosch Wine of Origin district of South Africa</w:t>
+                <w:t xml:space="preserve">Regional climate change scenarios pplied to viticultural zoning in Mendoza, Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Soltanzadeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sturman</w:t>
+                <w:t xml:space="preserve">Fernanda Cabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-015-1126-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343643v1</w:t>
+                <w:t xml:space="preserve">hal-01265247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité et changement climatique en France de 1951 à 2010 : analyse au moyen de la classification de Köppen et des « types de climats annuels ».</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the ARW-WRF model over complex terrain: the case of the Stellenbosch Wine of Origin district of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oszwald Johan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">I. Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474598v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov chains-cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité et changement climatique en France de 1951 à 2010 : analyse au moyen de la classification de Köppen et des « types de climats annuels ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveno Maëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Matheus Bacani</w:t>
+                <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaldo Yoso Sakamoto</w:t>
+                <w:t xml:space="preserve">Oszwald Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.47-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.10.016004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03685997v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European cold wave during February 2012 and impacts in wine growing regions of Moldavia (Romania).</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scalar modelling of climate applied to european vineyard sites in the climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-014-1191-2⟩</w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, p. 62-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023930v1</w:t>
+                <w:t xml:space="preserve">hal-02743832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mountain environment, a driver for adaptation to climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Distribution of Grapes Sugar Content and its Correlations with Climate Characteristics and Climate Suitability in the Huși (Romania) Wine Growing Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Mihaela Bucur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Valeriu Cotea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanica Cluj-Napoca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (1), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15835/nbha4319673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01155674v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique. De modèles prédictifs mondiaux vers des méthodes d’adaptation à l’échelle de l’exploitation viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 155, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7084,2875 +7136,2810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation atmosphérique locale et impacts thermiques dans un vignoble côtier : observations dans le sud de l’Uruguay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mountain environment, a driver for adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Planchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Ferrer</w:t>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.51-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180701v1</w:t>
+                <w:t xml:space="preserve">halshs-01155674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution of Grapes Sugar Content and its Correlations with Climate Characteristics and Climate Suitability in the Huși (Romania) Wine Growing Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">European cold wave during February 2012 and impacts in wine growing regions of Moldavia (Romania).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgeta Mihaela Bucur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valeriu Cotea</w:t>
+                <w:t xml:space="preserve">Cristian Patriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanica Cluj-Napoca</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15835/nbha4319673⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.469-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-014-1191-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150260v1</w:t>
+                <w:t xml:space="preserve">hal-01023930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique en agronomie viticole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Circulation atmosphérique locale et impacts thermiques dans un vignoble côtier : observations dans le sud de l’Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.47-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513654v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENSORIAMENTO REMOTO E SIG APLICADOS À AVALIAÇÃO DA FRAGILIDADE AMBIENTAL DE BACIA HIDROGRÁFICA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitor Bacani</w:t>
+                <w:t xml:space="preserve">Adaptation au changement climatique en agronomie viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercator</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Changement climatique et agriculture : comprendre et anticiper, ici et ailleurs., 5 (1), pp.67-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196490v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la viticulture au changement climatique. Vers des scenarii à haute résolution. Exemple des vignobles de Saint-Emilion et Pomerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quenol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157 HS, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar modelling of climate applied to european vineyard sites in the climate change context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SENSORIAMENTO REMOTO E SIG APLICADOS À AVALIAÇÃO DA FRAGILIDADE AMBIENTAL DE BACIA HIDROGRÁFICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Bacani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailton Luchiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29, p. 62-63. </w:t>
+              <w:t xml:space="preserve">Mercator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), pp.119-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4215/RM2015.402.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743832v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of viticulture to climate change: high resolution observations of adaptation scenario for viticulture: the adviclim european project</w:t>
+                <w:t xml:space="preserve">A multi-scale climatic analysis of viticultural terroirs in the context of climate change : the &amp;quot;TERADCLIM&amp;quot; project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (1001-1002-1003), pp.395-406</w:t>
+              <w:t xml:space="preserve">International Journal of Vine and Wine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150259v1</w:t>
+                <w:t xml:space="preserve">hal-01018092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERISTICS OF THE BASELINE CLIMATE OF THE COTNARI (ROMANIA) WINE GROWING REGION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+                <w:t xml:space="preserve">Modélisation spatiale des températures dans le vignoble des coteaux du Layon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Sfica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), p.377-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.377-400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095526v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t>
+                <w:t xml:space="preserve">Critical analysis of simulated daily temperature data from the ARPEGE-climate model: application to climate change in the Champagne wine-producing region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mérot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Corgne</w:t>
+                <w:t xml:space="preserve">Elodie Briche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Desnos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (2), p.241-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-1044-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209212v1</w:t>
+                <w:t xml:space="preserve">hal-00931867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical analysis of simulated daily temperature data from the ARPEGE-climate model: application to climate change in the Champagne wine-producing region</w:t>
+                <w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Briche</w:t>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 123 (2), p.241-254. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-1044-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931867v1</w:t>
+                <w:t xml:space="preserve">hal-01209212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatiale des températures dans le vignoble des coteaux du Layon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">CHARACTERISTICS OF THE BASELINE CLIMATE OF THE COTNARI (ROMANIA) WINE GROWING REGION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Sfica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.99-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071021v1</w:t>
+                <w:t xml:space="preserve">hal-01095526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of viticulture to climate change: high resolution observations of adaptation scenario for viticulture: the adviclim european project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grosset Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1001-1002-1003), pp.395-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121100v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of vine agronomic practices in the context of climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
+                <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20140301015⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108749v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale climatic analysis of viticultural terroirs in the context of climate change : the &amp;quot;TERADCLIM&amp;quot; project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of vine agronomic practices in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vine and Wine Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20140301015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018092v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial analyses of temperature in a French wine-producing area: the Loire Valley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+                <w:t xml:space="preserve">VARIABILITÉ SPATIALE DES TEMPÉRATURES DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE A L'ÉCHELLE DU VIGNOBLE DE MARLBOROUGH (NOUVELLE-ZÉLANDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.123-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720569v1</w:t>
+                <w:t xml:space="preserve">hal-00991245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of landscape and weather on dispersal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Spatial variability of temperature and grape berry compostion at terroir scale in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo González-Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciência y Técnica Vitícola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.329-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742994v1</w:t>
+                <w:t xml:space="preserve">hal-00856346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of temperature and grape berry compostion at terroir scale in Uruguay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viticultural Zoning: a Comparative Study Regarding the Accuracy of Different Approaches in Vineyards Climate Suitability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência y Técnica Vitícola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.329-334</w:t>
+              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856346v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticultural Zoning: a Comparative Study Regarding the Accuracy of Different Approaches in Vineyards Climate Suitability Assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du climat aux échelles locales dans le contexte du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.95-106</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922629v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du climat aux échelles locales dans le contexte du changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and spatial analyses of temperature in a French wine-producing area: the Loire Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (8), p. 1849-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.3552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859436v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitis vinifera L. cv. Tannat: respuesta a la variabilidad climática</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milka Ferrer</w:t>
+                <w:t xml:space="preserve">Interactive effects of landscape and weather on dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrociencia Uruguay</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122 (11), pp.1576-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00123.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340323v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitis vinifera L. cv. Tannat: respuesta a la variabilidad climática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrociencia Uruguay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.33-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859237v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA MONTAGNE : UNE VOIE D'ADAPTATION AU CHANGEMENT CLIMATIQUE ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans R. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência e técnica vitivinicola</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920102v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILITÉ SPATIALE DES TEMPÉRATURES DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE A L'ÉCHELLE DU VIGNOBLE DE MARLBOROUGH (NOUVELLE-ZÉLANDE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LA MONTAGNE : UNE VOIE D'ADAPTATION AU CHANGEMENT CLIMATIQUE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Zottele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Felix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">G. Deros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.123-143</w:t>
+              <w:t xml:space="preserve">Ciência e técnica vitivinicola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (1), pp.40-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991245v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et les vignobles du Val de Loire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GIS-Aided analysis of vineyards damaged by winter frosts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 303, 121, pp.204-210</w:t>
+              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (4), pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746196v1</w:t>
+                <w:t xml:space="preserve">hal-00770417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in climate and berry composition for grapevine varieties cultivated in the Loire Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9984,494 +9971,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in climate and berry composition for the main grapevine varieties cultivated in the Loire Valley</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial variability of night temperatures at a fine scale over the Stellenbosch wine district, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelmary Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/cr01094⟩</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), p.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2012.46.1.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742800v1</w:t>
+                <w:t xml:space="preserve">hal-00696614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of changes in atmospheric circulation on temperature trends in the major vineyard region of Marlborough, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (12), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/joc.3608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of night temperatures at a fine scale over the Stellenbosch wine district, South Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution in climate and berry composition for the main grapevine varieties cultivated in the Loire Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (1), p.1-13. </w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (2), pp.89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2012.46.1.1504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/cr01094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696614v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping viticultural potential in temperate climate areas. Case study : Bucium vineyard (Romany).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement climatique et les vignobles du Val de Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.75-84</w:t>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 303, 121, pp.204-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713529v1</w:t>
+                <w:t xml:space="preserve">hal-00746196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping viticultural potential in temperate climate areas. Case study: Bucium vineyard (Romany)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Mapping viticultural potential in temperate climate areas. Case study : Bucium vineyard (Romany).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10486,424 +10486,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742803v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-Aided analysis of vineyards damaged by winter frosts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liviu Irimia</w:t>
+                <w:t xml:space="preserve">Mapping viticultural potential in temperate climate areas. Case study: Bucium vineyard (Romany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 45 (4), pp.75-88</w:t>
+              <w:t xml:space="preserve">, 2012, pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770417v1</w:t>
+                <w:t xml:space="preserve">hal-00742803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS applications in viticulture. The spatial distribution of climatic suitability for grape growing in Husi wine-growing Centre (Romany).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+                <w:t xml:space="preserve">Le changement climatique et les interactions sol-climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetari Agronomica in Moldova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.75-87</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654990v1</w:t>
+                <w:t xml:space="preserve">hal-02648943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et les interactions sol-climat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+                <w:t xml:space="preserve">GIS applications in viticulture. The spatial distribution of climatic suitability for grape growing in Husi wine-growing Centre (Romany).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 168, pp.26-30</w:t>
+              <w:t xml:space="preserve">Cercetari Agronomica in Moldova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648943v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique dans le vignoble champenois. L'année 2003, préfigure-t-elle les prévisions des modèles numériques pour le XXIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Briche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.164-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10941,77 +10941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du climat et de la composition des raisins des principaux cépages cultivés dans le Val de Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11030,476 +11030,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERIZAÇÃO DAS DIFERENÇAS MICROCLIMÁTICAS E PEDOMORFOLÓGICAS DO ENTORNO DE UMA LAGOA SALINA NO PANTANAL DA NHECOLÂNDIA, MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ailton Luchiari</w:t>
+                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (1), pp.149-163</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488695v1</w:t>
+                <w:t xml:space="preserve">hal-00595956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climat urbain et impact sur la phénologie végétale printanière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14, pp.13</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693917v1</w:t>
+                <w:t xml:space="preserve">hal-00476407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.12</w:t>
+              <w:t xml:space="preserve">, 2010, 14, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595956v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat urbain et impact sur la phénologie végétale printanière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CARACTERIZAÇÃO DAS DIFERENÇAS MICROCLIMÁTICAS E PEDOMORFOLÓGICAS DO ENTORNO DE UMA LAGOA SALINA NO PANTANAL DA NHECOLÂNDIA, MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Bacani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailton Luchiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 68, pp.50-57</w:t>
+              <w:t xml:space="preserve">Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (1), pp.149-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476407v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of local wind systems in the Caen region (Lower Normandy, France)</w:t>
               </w:r>
@@ -11511,51 +11511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11587,1616 +11587,1616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca chauffe pour la biodiversité : L'étude du climat urbain à Rennes dans le cadre du programme ECORURB.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place publique (Rennes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7, pp.25-29</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00526882v1</w:t>
+                <w:t xml:space="preserve">hal-02655169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+                <w:t xml:space="preserve">Ca chauffe pour la biodiversité : L'étude du climat urbain à Rennes dans le cadre du programme ECORURB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14, 12 p</w:t>
+              <w:t xml:space="preserve">Place publique (Rennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655169v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF LOCAL WIND SYSTEMS IN THE CAEN REGION LOWER NORMANDY, FRANCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple climat-vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 235, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466123v1</w:t>
+                <w:t xml:space="preserve">hal-02660642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple Climat-vigne?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coulon</w:t>
+                <w:t xml:space="preserve">Características das ilhas de calor em cidades de porte médio: exemplos de Presidente Prudente (Brasil) e Rennes (França)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignaki de Cortazar</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Lima Sant'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.6070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435191v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing precipitation and large-scale weather situations in Brittany: the usefulness of the Hess-Brezowsky classification.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Planchon</w:t>
+                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple Climat-vigne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Corgne</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignaki de Cortazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Erde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 140 (2), pp.195-217</w:t>
+              <w:t xml:space="preserve">Revue française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 235, pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448681v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation induces early flowering: evidence from Platanus acerifolia and Prunus cerasus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pellissier</w:t>
+                <w:t xml:space="preserve">Assessing precipitation and large-scale weather situations in Brittany: the usefulness of the Hess-Brezowsky classification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.287-298</w:t>
+              <w:t xml:space="preserve">Die Erde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 140 (2), pp.195-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380950v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Precipitation and Large-Scale Weather Situations in Brittany: the Usefulness of the Hess-Brezowsky Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF LOCAL WIND SYSTEMS IN THE CAEN REGION LOWER NORMANDY, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Corgne</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Erde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.406-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.1889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431207v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Hess-Brezowsky classification to the identification of weather patterns causing heavy winter rainfall in Brittany (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Urbanisation induces early flowering: evidence from Platanus acerifolia and Prunus cerasus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9, pp.1161-1173</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.287-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407543v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple climat-vigne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coulon</w:t>
+                <w:t xml:space="preserve">Assessing Precipitation and Large-Scale Weather Situations in Brittany: the Usefulness of the Hess-Brezowsky Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 235, pp.15-21</w:t>
+              <w:t xml:space="preserve">Die Erde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 140, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660642v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Características das ilhas de calor em cidades de porte médio: exemplos de Presidente Prudente (Brasil) e Rennes (França)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Application of the Hess-Brezowsky classification to the identification of weather patterns causing heavy winter rainfall in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Lima Sant'Anna</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.1161-1173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435244v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact du changement de l'occupation du sol sur les températures dans la région d'Alta Floresta, Brésil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">méthodes d'identification des climats viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nédélec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 51, pp.79-90</w:t>
+              <w:t xml:space="preserve">, 2008, pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382524v1</w:t>
+                <w:t xml:space="preserve">hal-00380895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE MULTISCALAIRE DE L'AÉROLOGIE LOCALE DANS LA RÉGION CAENNAISE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+                <w:t xml:space="preserve">Relationships between soil seed bank, vegetation and soil fertility along an urbanisation gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3170/2008-7-18448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297349v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between soil seed bank, vegetation and soil fertility along an urbanisation gradient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+                <w:t xml:space="preserve">Etude de l'impact du changement de l'occupation du sol sur les températures dans la région d'Alta Floresta, Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.79-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453752v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">méthodes d'identification des climats viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANALYSE MULTISCALAIRE DE L'AÉROLOGIE LOCALE DANS LA RÉGION CAENNAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.127-137</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.97-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380895v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a new railway line embankment (Mediterranean TGV) on the frequency of spring frosts in a fruit-growing area of the Durance Valley (south of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13215,338 +13215,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques de gel accru liés à la présence d'ouvrages linéaires en remblai</w:t>
+                <w:t xml:space="preserve">Variabilidade espacial do gelo primaveril nos vinhedos do Vinho Verde (Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1, 11p</w:t>
+              <w:t xml:space="preserve">Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (1), pp.5−27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293236v1</w:t>
+                <w:t xml:space="preserve">hal-00293239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilidade espacial do gelo primaveril nos vinhedos do Vinho Verde (Portugal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremos térmicos e vulnerabilidade num vinhedo do Entre Douro e Minho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (1), pp.5−27</w:t>
+              <w:t xml:space="preserve">Finisterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol XLII (83), pp.23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293239v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremos térmicos e vulnerabilidade num vinhedo do Entre Douro e Minho</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques de gel accru liés à la présence d'ouvrages linéaires en remblai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finisterra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, vol XLII (83), pp.23-45</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293237v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os riscos climaticos : extremos térmimos e vulnérabilidade num vinhedo .</w:t>
               </w:r>
@@ -13571,51 +13571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finistéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (n°83), p. 23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13653,64 +13653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution récente des terroirs viticoles dans la région do Entre Minho e Douro (nord du Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol 17, pp.92−106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13729,407 +13729,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie thématique : ville et environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time variability factors from air pollution inside Paris by CO measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+                <w:t xml:space="preserve">J.P. Frangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Faburel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">V. de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.321-342</w:t>
+              <w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (1), pp.40-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297342v1</w:t>
+                <w:t xml:space="preserve">hal-00293241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time variability factors from air pollution inside Paris by CO measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des SIG pour la spatialisation du risque gélif accru après l'implantation d'un remblai ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (1), pp.40-50</w:t>
+              <w:t xml:space="preserve">Geografia Tehcnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293241v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des SIG pour la spatialisation du risque gélif accru après l'implantation d'un remblai ferroviaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+                <w:t xml:space="preserve">Géographie thématique : ville et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Faburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Tehcnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.13-16</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.321-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321452v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Brise de mer et pollution atmosphérique à Sfax (Tunisie) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14193,64 +14193,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.77-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14301,51 +14301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14370,90 +14370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation avant construction de l'impact d'un ouvrage linéaire en remblai sur le risque de gel printanier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.77-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14472,282 +14472,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du potentiel de refroidissement en situation radiative : application aux terroirs des Fonds de Sillery dans le vignoble de Champagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">L'indice de proximité automobile : vers une approche géographique de la pollution à l'échelle individuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 81 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2004.2360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297338v1</w:t>
+                <w:t xml:space="preserve">hal-00297336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indice de proximité automobile : vers une approche géographique de la pollution à l'échelle individuelle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Simulation du potentiel de refroidissement en situation radiative : application aux terroirs des Fonds de Sillery dans le vignoble de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.119-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2004.2360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00297336v1</w:t>
+                <w:t xml:space="preserve">hal-00297338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures climatiques aux échelles fines (météorologiques et agronomiques) et variabilité spatiale du gel printanier dans le vignoble de Vinho Verde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14811,51 +14811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montéiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n°193, p. 117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14893,64 +14893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TGV et le mistral dans les espaces arboricoles : cartographie des perturbations du vent par un remblai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14988,51 +14988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la régression linéaire et de l'étude des séries chronologiques appliquées aux données météorologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feuilles de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15057,77 +15057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact d'un futur remblai de la ligne à Grande Vitesse Est Européenne sur le risque de gel dans le vignoble de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15204,51 +15204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13, pp.455-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15273,77 +15273,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du risque supplémentaire de gel imputable au talus de la Ligne Nouvelle du TGV Méditerranée dans la basse vallée de la Durance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38, pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15381,51 +15381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de l'organisation de l'espace agricole générées par l'implantation de la ligne T.G.V. Méditerranée : le cas de la commune de Mallemort en Provence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homme et Terre du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 4, pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15673,217 +15673,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'influence d'un ouvrage linéaire en remblai - le T.G.V. Est - sur l'écoulement de l'air froid.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'influence d'un ouvrage linéaire en remblai sur l'écoulement de l'air froid dans le vignoble de Sillery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8, pp.233-240</w:t>
+              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7/8, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297329v1</w:t>
+                <w:t xml:space="preserve">hal-00331803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'influence d'un ouvrage linéaire en remblai sur l'écoulement de l'air froid dans le vignoble de Sillery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'influence d'un ouvrage linéaire en remblai - le T.G.V. Est - sur l'écoulement de l'air froid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 7/8, pp.27-35</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8, pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331803v1</w:t>
+                <w:t xml:space="preserve">hal-00297329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15977,355 +15977,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformer la viticulture pour l’adapter au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Adoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759237968</w:t>
+              <w:t xml:space="preserve">Explorer l’environnement : des solutions pour innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-204, 2024, 9782271152374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826116v1</w:t>
+                <w:t xml:space="preserve">hal-04731571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhas secas urbanas em episódio de inverno na cidade de Três Lagoas, MS: a importância dos fragmentos florestais urbanos para as condições higrométricas em cidades tropicais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cidades, clima e vegetação [livro eletrônico] : modelagem e políticas públicas ambientais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, ISBN 978-65-88393-62-8</w:t>
+              <w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759237968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826099v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer la viticulture pour l’adapter au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ilhas secas urbanas em episódio de inverno na cidade de Três Lagoas, MS: a importância dos fragmentos florestais urbanos para as condições higrométricas em cidades tropicais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Henrique Soares Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemiliano Felipe Decco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorer l’environnement : des solutions pour innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-204, 2024, 9782271152374</w:t>
+              <w:t xml:space="preserve">Cidades, clima e vegetação [livro eletrônico] : modelagem e políticas públicas ambientais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN 978-65-88393-62-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731571v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture insulaire... un défi ou un atout dans le contexte du changement climatique ?</w:t>
               </w:r>
@@ -16374,234 +16374,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island vineyards in the context of climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tissot</w:t>
+                <w:t xml:space="preserve">The influence of site aspect and pruning types on Pinot Noir phenology and canopy development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouse Kulsum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike C. T. Trought</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kulasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XIIIth International Terroir Congress</w:t>
+              <w:t xml:space="preserve">Proceeding of the XIIIth International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XIIIth International Terroir Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087615v1</w:t>
+                <w:t xml:space="preserve">hal-03087614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur la viticulture dans le monde</w:t>
+                <w:t xml:space="preserve">Changement climatique et viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.227-246, 2020, 978-1-78948-009-2</w:t>
+              <w:t xml:space="preserve">Milieux extrêmes et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047786v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture littorale et insulaire dans le contexte du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16616,998 +16633,981 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.661-666, 2020, Changement Climatique et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et viticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux extrêmes et critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Géographie de l'environnement : La nature au temps de l'anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2020, 9782200629342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416944v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Island vineyards in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'environnement : La nature au temps de l'anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2020, 9782200629342</w:t>
+              <w:t xml:space="preserve">Proceedings of the XIIIth International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XIIIth International Terroir Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900704v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019, une année exceptionnelle de fréquence et d’intensité d’ilots de chaleur urbain à Rennes ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur la viticulture dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.241-246, 2020</w:t>
+              <w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.227-246, 2020, 978-1-78948-009-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090635v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de descente d’échelle statistique à partir de l’imagerie satellite thermique Modis : application à la Gironde viticole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilles Lemasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.493-498, 2020, Changement Climatique et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on two viticultural regions : Valencia DO and Goriska BRDA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
+                <w:t xml:space="preserve">2019, une année exceptionnelle de fréquence et d’intensité d’ilots de chaleur urbain à Rennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.625-630, 2020, Changement Climatique et Territoires</w:t>
+              <w:t xml:space="preserve">, pp.241-246, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087612v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les évolutions climatiques au plus près des vignobles du monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change impact on two viticultural regions : Valencia DO and Goriska BRDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sirnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Jiménez Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Manzano Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Fluctuations climatiques et vignobles. Du Néolithique à l'actuel : impacts, résilience et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.625-630, 2020, Changement Climatique et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967891v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VITICULTURE EN BRETAGNE : CHALLENGE OU OPPORTUNITE ? QUELQUES INDICES BIOCLIMATIQUES REGIONAUX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudier les évolutions climatiques au plus près des vignobles du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.127-132, 2020, Changement Climatique et Territoires</w:t>
+              <w:t xml:space="preserve">"Fluctuations climatiques et vignobles. Du Néolithique à l'actuel : impacts, résilience et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934910v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of climate modelling using land surface temperature downscaling: case study case of Gironde (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilles Lemasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XIIIth International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XIIIth International Terroir Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of site aspect and pruning types on Pinot Noir phenology and canopy development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike C. T. Trought</w:t>
+                <w:t xml:space="preserve">VITICULTURE EN BRETAGNE : CHALLENGE OU OPPORTUNITE ? QUELQUES INDICES BIOCLIMATIQUES REGIONAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Bonnardot; Hervé Quénol. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the XIIIth International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XIIIth International Terroir Congress</w:t>
+              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.127-132, 2020, Changement Climatique et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087614v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Environmental Impacts on Viticultural Ecosystems</w:t>
               </w:r>
@@ -17619,64 +17619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17727,90 +17727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambio climático en viticultura: modelización futura del clima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sirnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sirnik</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miguel Ángel Jiménez Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Manzano Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Rodríguez-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17846,618 +17846,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat à l'échelle des vignobles du Val de Loire</w:t>
+                <w:t xml:space="preserve">Viticulture, experimentation? adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Le Val de Loire : Terre de Chenin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">L'adaptation au changement climatique. Une question de sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2271094827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672603v1</w:t>
+                <w:t xml:space="preserve">hal-01634323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du Chenin en relation avec le climat et les pratiques viticoles au cours des dernières années.</w:t>
+                <w:t xml:space="preserve">Changement climatique et terroirs viticoles : un site en Coteaux du Layon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> In Le Val de Loire : Terre de Chenin</w:t>
+              <w:t xml:space="preserve">Le Val de Loire : Terre de Chenin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672607v1</w:t>
+                <w:t xml:space="preserve">hal-01672605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture, experimentation? adaptation?</w:t>
+                <w:t xml:space="preserve">Evolution du Chenin en relation avec le climat et les pratiques viticoles au cours des dernières années.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'adaptation au changement climatique. Une question de sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2271094827</w:t>
+              <w:t xml:space="preserve"> In Le Val de Loire : Terre de Chenin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634323v1</w:t>
+                <w:t xml:space="preserve">hal-01672607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et terroirs viticoles : un site en Coteaux du Layon.</w:t>
+                <w:t xml:space="preserve">Climat à l'échelle des vignobles du Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Val de Loire : Terre de Chenin</w:t>
+              <w:t xml:space="preserve"> Le Val de Loire : Terre de Chenin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672605v1</w:t>
+                <w:t xml:space="preserve">hal-01672603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité spatio-temporelle du climat dans le vignoble de Saint-Émilion : étude combinée des types de temps et des types de circulation.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un exemple d’enjeu du changement climatique après 2050 : le vignoble du val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIL et UBFC, pp.255-260, 2016, Actes du XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016)., 978-2-907696-22-7</w:t>
+              <w:t xml:space="preserve">La Loire fluviale et estuarienne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345897v1</w:t>
+                <w:t xml:space="preserve">hal-01441647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’enjeu du changement climatique après 2050 : le vignoble du val de Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la variabilité spatio-temporelle du climat dans le vignoble de Saint-Émilion : étude combinée des types de temps et des types de circulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eveno,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...51 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FALLOT Jean-Michel, JOLY Daniel, BERNARD Nadine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loire fluviale et estuarienne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL et UBFC, pp.255-260, 2016, Actes du XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016)., 978-2-907696-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441647v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et variabilité des circulations de brises dans les régions viticoles de la bordure helvétique sud-ouest du lac Léman.</w:t>
               </w:r>
@@ -18469,64 +18469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevalier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Doll,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burgos,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18753,51 +18753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERADCLIM- Adaptation au changement climatique à l’échelle des terroirs viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18855,522 +18855,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation méso-échelle du changement climatique : le cas des vignobles français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+                <w:t xml:space="preserve">Changement climatique dans les vignobles d'Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cautenet</w:t>
+                <w:t xml:space="preserve">Carla Aruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Déqué</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Trapeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.317-332, 2014</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-315, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011461v1</w:t>
+                <w:t xml:space="preserve">hal-01011460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et variabilité spatiale des températures à fine échelle dans les vignobles de Stellenbosch (Afrique du Sud)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité climatique et changement climatique à l'échelle des vignobles mondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.247-266, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.93-115, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011458v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité climatique et changement climatique à l'échelle des vignobles mondiaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures et modélisation de la variabilité climatique à l'échelle des vignobles de Nouvelle-Zélande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Trought</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.93-115, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.267-290, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011456v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'analyse et de modélisation agro climatique et de changement climatique à l'échelle des terroirs viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité topoclimatique et phénologique des terroirs de la montagne de Corton (Bourgogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-89, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.217-229, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011453v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métodos e monitoramento da variabilidade espaçotemporal da ilha de calor em cidades de porte médio: Rennes/França e Presidente Prudente/Brasil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19379,1828 +19353,1854 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarete Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.A.Silva, E.S.Fialho, E.T.Steinke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimentos em climatologia Geografica.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UFGD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-84, 2014, 858147095-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité topoclimatique et phénologique des terroirs de la montagne de Corton (Bourgogne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d'analyse et de modélisation agro climatique et de changement climatique à l'échelle des terroirs viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.217-229, 2014</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-89, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011463v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et modélisation de la variabilité climatique à l'échelle des vignobles de Nouvelle-Zélande</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Trought</w:t>
+                <w:t xml:space="preserve">Modélisation méso-échelle du changement climatique : le cas des vignobles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.267-290, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.317-332, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011452v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroirs viticoles et changement climatique : du global au local</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changement climatique et variabilité spatiale des températures à fine échelle dans les vignobles de Stellenbosch (Afrique du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelmary Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.23-36, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.247-266, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011454v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche modélisatrice du changement climatique à l'échelle de la Champagne viticole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terroirs viticoles et changement climatique : du global au local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p. 149-161, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.23-36, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011457v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche régionale des climats des terroirs viticoles du Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-189, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des activités viticoles sous contraintes climatiques</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche modélisatrice du changement climatique à l'échelle de la Champagne viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quénol H. (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.333-346, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p. 149-161, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011462v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vague de froid européenne de février 2012 et impacts dans les vignobles de Cotnari (Roumanie)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des activités viticoles sous contraintes climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kervern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.231-245, 2014</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333-346, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011455v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique dans les vignobles d'Amérique du Sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vague de froid européenne de février 2012 et impacts dans les vignobles de Cotnari (Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.231-245, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01011460v1</w:t>
+                <w:t xml:space="preserve">hal-01011455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis de la variabilidad climática a través de índices bio-climáticos y sus impactos sobre la vid (Vitis vinifera L., cv. Tannat) en el sur de Uruguay.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milka Ferrer</w:t>
+                <w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambio y variabilidad climática. Respuestas Interdisciplinarias. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Espacio Interdisciplinario, Universidad de la República, pp.67-77, 2012, 2301-0835</w:t>
+              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-72, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340630v1</w:t>
+                <w:t xml:space="preserve">hal-00780034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et les vignobles du Val de Loire</w:t>
+                <w:t xml:space="preserve">Variabilité spatiotemporelle du climat à l'échelle des terroirs viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">303 " Arts, recherches et créations ", Numéro spécial " Val de Loire, Patrimoine Mondial "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions 303, pp.204-209, 2012</w:t>
+              <w:t xml:space="preserve">" vignes, vins : jeux et enjeux de la diversité " Rencontres du Clos-Vougeot 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cENTRE gEORGES cHEVRIER cnrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-44, 2012, 978-2-918173-12-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721476v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat urbain, changement climatique et types de temps dans le Grand Ouest de la France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+                <w:t xml:space="preserve">Análisis de la variabilidad climática a través de índices bio-climáticos y sus impactos sobre la vid (Vitis vinifera L., cv. Tannat) en el sur de Uruguay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Espacio Interdisciplinario, Universidad de la República. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-92, 2012</w:t>
+              <w:t xml:space="preserve">Cambio y variabilidad climática. Respuestas Interdisciplinarias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Espacio Interdisciplinario, Universidad de la República, pp.67-77, 2012, 2301-0835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780033v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiotemporelle du climat à l'échelle des terroirs viticoles</w:t>
+                <w:t xml:space="preserve">Le changement climatique et les vignobles du Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" vignes, vins : jeux et enjeux de la diversité " Rencontres du Clos-Vougeot 2011</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-44, 2012, 978-2-918173-12-0</w:t>
+              <w:t xml:space="preserve">303 " Arts, recherches et créations ", Numéro spécial " Val de Loire, Patrimoine Mondial "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions 303, pp.204-209, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743575v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et viticulture : le cas du Val de Loire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+                <w:t xml:space="preserve">Climat urbain, changement climatique et types de temps dans le Grand Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.325-342, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-92, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780032v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Changement climatique et viticulture : le cas du Val de Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-30, 2012</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-342, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780035v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t>
+                <w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.57-72, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-30, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780034v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatologie urbaine et îlot de chaleur urbain à Rennes</w:t>
               </w:r>
@@ -21225,51 +21225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.Clergeau,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et biodiversité : les enseignements d'une recherche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -21495,247 +21495,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany</w:t>
+                <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DOBESCH, H., DUMOLARD, P. et DYRAS, I. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Interpolation for Climate Data, The Use of GIS in Climatology and Meterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Dobesch, H. and Dumolard, P. and Dyras, I., pp.227-240, 2007</w:t>
+              <w:t xml:space="preserve">Spatial Interpolation for Climate Data. The use of GIS in climatology and meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd, pp.227-241, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103196v1</w:t>
+                <w:t xml:space="preserve">hal-00319200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany.</w:t>
+                <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Interpolation for Climate Data. The use of GIS in climatology and meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd, pp.227-241, 2007</w:t>
+              <w:t xml:space="preserve">Spatial Interpolation for Climate Data, The Use of GIS in Climatology and Meterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Dobesch, H. and Dumolard, P. and Dyras, I., pp.227-240, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319200v1</w:t>
+                <w:t xml:space="preserve">hal-01103196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatologie d'une saline dans le Pantanal de la Nhecolandia</w:t>
               </w:r>
@@ -21760,51 +21760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Brésil : géopolitique et environnements actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grafigéo CNRS, pp.55-58/159-162, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21829,51 +21829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et mesures de la pollution en ville, une forte variabilité spatio-temporelle...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22247,51 +22247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Maux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109776" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Mihai Irimia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valeriu Patriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deletre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Copin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13010083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7652" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Cap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04642-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Renwick" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauchereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7762" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delaunay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lorrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0102.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9668" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilles Lemasle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S&#233;verine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00515" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01330-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5784" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barroso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carbajal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ortiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malaniuk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pesd-2019-0001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foissard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100490" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107618" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1276.6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sirnik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Jim&#233;nez Bello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manzano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.4.1580" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Sfica" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2033-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;verine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL351X3F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691424v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1243" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2017070101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nunez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-015-1126-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480048v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241731" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-015-9698-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Ma&#235;lle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszwald Johan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1203" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Matheus Bacani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Yoso Sakamoto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.016004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023930v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Patriche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1191-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155674v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihaela Bucur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Cotea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha4319673" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513654v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luchiari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM2015.402.0008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936770v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Roux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743832v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.158" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150259v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hofmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095526v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-1044-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071021v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.377-400" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108749v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140301015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922629v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859436v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zottele" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Felix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746196v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710333v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742800v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01094" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742805v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3608" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713529v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irimia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742803v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770417v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654990v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607407v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488695v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693917v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595956v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476407v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526882v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boudic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655169v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435191v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaki de Cortazar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380950v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431207v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407543v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660642v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Amorim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lima Sant'Anna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6070" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382524v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297349v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453752v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18448" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P4LWW9Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380895v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297352v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293236v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293239v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maciel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monteiro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293237v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455307v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frangi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Rosny" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335130v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltrando" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297341v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297340v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297338v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2360" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297339v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455359v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mont&#233;iro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297334v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297335v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297333v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297331v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecine Charabi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297330v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331805v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osaer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Hillary" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavoisier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajournade" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297329v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331803v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200774v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826116v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826099v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Henrique Soares Da Silva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemiliano Felipe Decco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731571v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928919v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087615v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047786v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087613v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416944v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090635v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087611v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087612v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Manzano Juarez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967891v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087616v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087614v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouse Kulsum" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C. T. Trought" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kulasiri" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967090v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7033-2.ch063" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rodr&#237;guez-Walker" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672603v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672607v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634323v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672605v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441647v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217933v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270283v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222692v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011456v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076031v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01076031" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011463v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011452v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trought" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tait" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011454v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011457v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011462v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kervern" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/changement-climatique-et-territoires-viticoles/quenol/descriptif-9782743015756" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011455v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011460v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aruani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Trapeteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grassin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011460" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340630v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721476v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743575v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00743575" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780032v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653080v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00653080" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297641v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297626v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103196v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319200v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297572v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297670v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00694300v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Maux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109776" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Mihai Irimia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valeriu Patriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deletre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Copin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13010083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Cap" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04642-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Renwick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauchereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delaunay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lorrey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0102.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01330-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilles Lemasle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9668" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S&#233;verine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00515" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barroso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carbajal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ortiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malaniuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308245v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1345" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5784" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foissard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubreuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100490" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pesd-2019-0001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107618" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Sfica" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2033-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sirnik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Jim&#233;nez Bello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manzano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1276.6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965886v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.4.1580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2017070101" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1243" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;verine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL351X3F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Matheus Bacani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Yoso Sakamoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.016004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270278v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-015-9698-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241731" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nunez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-015-1126-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Ma&#235;lle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszwald Johan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1203" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.158" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihaela Bucur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Cotea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha4319673" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Patriche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1191-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luchiari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM2015.402.0008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.377-400" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-1044-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150259v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hofmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140301015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Felix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859436v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340323v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zottele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710333v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742805v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3608" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01094" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746196v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713529v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irimia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648943v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654990v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607407v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595956v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476407v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693917v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488695v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526882v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boudic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435244v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Amorim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lima Sant'Anna" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6070" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435191v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaki de Cortazar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448681v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380950v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431207v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407543v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453752v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18448" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P4LWW9Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382524v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297349v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297352v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293239v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maciel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monteiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293237v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293236v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455307v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293241v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frangi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Rosny" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335130v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltrando" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297341v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297340v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2360" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297339v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455359v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mont&#233;iro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297334v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297335v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297333v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297331v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecine Charabi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297330v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331805v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osaer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Hillary" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavoisier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajournade" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297329v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200774v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731571v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826116v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Henrique Soares Da Silva" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemiliano Felipe Decco" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928919v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087614v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouse Kulsum" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C. T. Trought" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kulasiri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416944v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087613v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087615v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047786v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087611v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090635v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087612v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Manzano Juarez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087616v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967090v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7033-2.ch063" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rodr&#237;guez-Walker" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634323v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672605v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672607v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672603v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441647v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217933v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270283v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222692v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011460v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aruani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Trapeteau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grassin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011460" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011456v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011452v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trought" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tait" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076031v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01076031" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011454v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011457v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011462v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kervern" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/changement-climatique-et-territoires-viticoles/quenol/descriptif-9782743015756" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011455v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743575v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00743575" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340630v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721476v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780032v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653080v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00653080" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297641v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297626v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319200v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103196v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297572v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297670v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00694300v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>