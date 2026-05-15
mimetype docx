--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (136)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (137)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -242,2669 +242,2669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading effects of landscape, mediated by mesoclimate, on carabid communities and weed seed predation in winter cereals</w:t>
+                <w:t xml:space="preserve">Impacts of climate change on land suitability of key crops in New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Uroy</w:t>
+                <w:t xml:space="preserve">Baptiste Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">Clémence Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109776⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-49178-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104911v1</w:t>
+                <w:t xml:space="preserve">hal-05604344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Spatial Shifts in the Viticulture Potential of Main European Wine Regions as an Effect of Climate Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cascading effects of landscape, mediated by mesoclimate, on carabid communities and weed seed predation in winter cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Uroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Mihai Irimia</w:t>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+                <w:t xml:space="preserve">Olivier Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Petitjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luis Gonzaga Santesteban</w:t>
+                <w:t xml:space="preserve">Caroline Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/horticulturae10040413⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 393 (109776), pp.109776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736515v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body size responses to urban temperature variations are driven by life history traits in spiders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deletre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Cabon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Louis Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (7), pp.1578-1589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.14570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Heat Island and Reduced Habitat Complexity Explain Spider Community Composition by Excluding Large and Heat-Sensitive Species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Structural and Spatial Shifts in the Viticulture Potential of Main European Wine Regions as an Effect of Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Mihai Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Ridel</w:t>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gonzaga Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land13010083⟩</w:t>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/horticulturae10040413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429838v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the best viticultural areas by spatial optimisation. Application in New Zealand South Island in the context of climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hamon</w:t>
+                <w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tissot</w:t>
+                <w:t xml:space="preserve">Dylan Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Parker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.3.8031⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715621v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Urban Heat Island and Reduced Habitat Complexity Explain Spider Community Composition by Excluding Large and Heat-Sensitive Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dylan Amiar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Georges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Aurélien Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pétillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Land, 13 (1), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/land13010083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716399v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhabitat Structure Affects Ground-Dwelling Beetle Communities More than Temperature along an Urbanization Gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Cabon</w:t>
+                <w:t xml:space="preserve">Identification of the best viticultural areas by spatial optimisation. Application in New Zealand South Island in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Georges</w:t>
+                <w:t xml:space="preserve">Jeanne Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d16080504⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.3.8031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687719v1</w:t>
+                <w:t xml:space="preserve">hal-04715621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected impacts of climate change on viticulture over French wine regions using downscaled CMIP6 multi-model data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Zito</w:t>
+                <w:t xml:space="preserve">Microhabitat Structure Affects Ground-Dwelling Beetle Communities More than Temperature along an Urbanization Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
+                <w:t xml:space="preserve">Yann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7441⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d16080504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149394v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the spatial variability of temperature with the aim of improving the location of wind machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Carlier</w:t>
+                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-023-04642-7⟩</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (62), pp.10-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334742v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+                <w:t xml:space="preserve">Un outil de cartographie interactive novateur pour présenter des résultats de recherche : exemple sur une étude de terroir dans le contexte du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04054348v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de cartographie interactive novateur pour présenter des résultats de recherche : exemple sur une étude de terroir dans le contexte du changement climatique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tissot</w:t>
+                <w:t xml:space="preserve">Analysis of the spatial variability of temperature with the aim of improving the location of wind machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Le Cap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7652⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155 (1), pp.421-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-023-04642-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04156174v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation and temperature anomalies over Aotearoa New Zealand analysed by weather types and descriptors of atmospheric centres of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Renwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43, pp.331-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/joc.7762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennes, une ville climato-intelligente ? - L’IoT au service du suivi des îlots de chaleur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Projected impacts of climate change on viticulture over French wine regions using downscaled CMIP6 multi-model data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brabant</w:t>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Delaunay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies numériques au service de la ville et de la personne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-sc8020⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.431-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03723810v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats de la campagne de mesures terrain de décembre 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Carlier</w:t>
+                <w:t xml:space="preserve">Rennes, une ville climato-intelligente ? - L’IoT au service du suivi des îlots de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Georgeault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Heitz</w:t>
+                <w:t xml:space="preserve">Gabriel Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICTAG Mag'</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les technologies numériques au service de la ville et de la personne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Editions Techniques de l'Ingénieur, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-sc8020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279569v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03723810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelées du printemps 2020 à Quincy : une analyse des données riche d’enseignements !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Le Cap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICTAG Mag'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, février, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Beyond Weather Regimes”: Descriptors Monitoring Atmospheric Centers of Action. A case study for Aotearoa New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lorrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (20), pp.8341-8360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Perceptions, Vulnerability and Adaptive Responses to Climate Change and Variability in a Winegrowing Region in Uruguay</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Premiers résultats de la campagne de mesures terrain de décembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Le Cap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SICTAG Mag'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (Février), pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-020-01330-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899215v1</w:t>
+                <w:t xml:space="preserve">hal-03279569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Bioclimatic Indices by Downscaling MODIS Land Surface Temperature: Case Study of the Saint-Emilion Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation de la viticulture argentine à la variabilité climatique : une approche par simulation dans la région de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Morin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13010004⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 254, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.9668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086233v1</w:t>
+                <w:t xml:space="preserve">hal-03093980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la viticulture argentine à la variabilité climatique : une approche par simulation dans la région de Mendoza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tissot</w:t>
+                <w:t xml:space="preserve">Mapping Bioclimatic Indices by Downscaling MODIS Land Surface Temperature: Case Study of the Saint-Emilion Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilles Lemasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 254, pp.91-108. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.9668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093980v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquence et intensité des îlots de chaleur à rennes : bilan de 16 années d’observations (2004-2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,64 +2990,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3092,1702 +3092,1689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Perceptions, Vulnerability and Adaptive Responses to Climate Change and Variability in a Winegrowing Region in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-020-01330-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446931v1</w:t>
+                <w:t xml:space="preserve">hal-02899215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinos de Altura del Noroeste Argentino – Características físico- químicas y Sensoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Barroso</w:t>
+                <w:t xml:space="preserve">H. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.01002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20191501002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la relation entre températures de l'air et températures de surface issues du satellite Modis : Application aux vignobles de la vallée de Waipara (Nouvelle Zélande)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Analysis of spatio-temporal bias of Weather Research and Forecasting temperatures based on weather pattern classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.62-83. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.89-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.5784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308245v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of spatio-temporal bias of Weather Research and Forecasting temperatures based on weather pattern classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la relation entre températures de l'air et températures de surface issues du satellite Modis : Application aux vignobles de la vallée de Waipara (Nouvelle Zélande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5784⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.62-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965504v1</w:t>
+                <w:t xml:space="preserve">hal-02308245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining scales of the land use effect to map the urban heat island in a mid-size European city: Rennes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Foissard</w:t>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dubreuil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.100490. </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.91-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174469v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of climate suitability for wine production for the Cotnari wine region (Romania)</w:t>
+                <w:t xml:space="preserve">Defining scales of the land use effect to map the urban heat island in a mid-size European city: Rennes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Irimia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
+                <w:t xml:space="preserve">X. Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Present Environment and Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/pesd-2019-0001⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.100490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981329v1</w:t>
+                <w:t xml:space="preserve">hal-02174469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial complexity and temporal dynamics in viticulture: A review of climate-driven scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 276-277, pp.107618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in climate suitability for wine production as a result of climate change in a temperate climate wine region of Romania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Projections of climate suitability for wine production for the Cotnari wine region (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131, pp.1069-1081. </w:t>
+              <w:t xml:space="preserve">Present Environment and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-017-2033-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/pesd-2019-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430670v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture under climate change impact: future climate and irrigation modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Sirnik</w:t>
+                <w:t xml:space="preserve">Comparison of statistical and dynamical downscaling results from the WRF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.67 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965889v1</w:t>
+                <w:t xml:space="preserve">hal-01671140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is phenological behavior of Tannat (Vitis vinifera L.) affected by temperature variability in the coastal wine region of southern Uruguay?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1276_6, pp.41-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1276.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of climate, water and nitrogen status and its influence on vine phenology and grape composition inside a small winegrowing estate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Viticulture under climate change impact: future climate and irrigation modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sirnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Jiménez Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (01016), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001016⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 50 (01041), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965886v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Variability of climate, water and nitrogen status and its influence on vine phenology and grape composition inside a small winegrowing estate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 50 (01016), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918073v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of statistical and dynamical downscaling results from the WRF model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 100, pp.67 - 73. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671140v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-based zoning of the Bordeaux wine region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,1513 +4858,1492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling environmental impacts on viticultural ecosystems: A first case study in a regulated wine producing area</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+                <w:t xml:space="preserve">Shifts in climate suitability for wine production as a result of climate change in a temperate climate wine region of Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Sfica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Foss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2017070101⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.1069-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-017-2033-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426663v1</w:t>
+                <w:t xml:space="preserve">hal-01430670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multiscalaire de la variabilité spatiale et temporelle des températures à l’échelle des appellations viticoles de Saint-Émilion, Pomerol et leurs satellites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Local-based approach for assessing climate change adaptation in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691424v1</w:t>
+                <w:t xml:space="preserve">hal-01965530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannat grape composition responses to spatial variability of temperature in an Uruguay’s coastal wine region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo González-Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (9), pp.1617-1628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00484-017-1340-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The application of high-resolution atmospheric modelling to weather and climate variability in vineyard regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Soltanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Katurji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (2), pp.99-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-based approach for assessing climate change adaptation in viticulture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Comparison of two fine scale spatial models for mapping temperatures inside winegrowing areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, p. 159-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965530v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two fine scale spatial models for mapping temperatures inside winegrowing areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.07.020⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01575344v1</w:t>
+                <w:t xml:space="preserve">hal-01626525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Analyse multiscalaire de la variabilité spatiale et temporelle des températures à l’échelle des appellations viticoles de Saint-Émilion, Pomerol et leurs satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01626525v1</w:t>
+                <w:t xml:space="preserve">hal-01691424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov chains-cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaldo Yoso Sakamoto</w:t>
+                <w:t xml:space="preserve">Modelling environmental impacts on viticultural ecosystems: A first case study in a regulated wine producing area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.10.016004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2017070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03685997v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing local climate vulnerability and winegrowers’ adaptive processes in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.777-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11027-015-9698-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635104v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing local climate vulnerability and winegrowers’ adaptive processes in the context of climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Petitjean</w:t>
+                <w:t xml:space="preserve">Markov chains–cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Bacani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo Y. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270278v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov chains–cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional climate change scenarios pplied to viticultural zoning in Mendoza, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Cabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Bacani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuel Corgne</w:t>
+                <w:t xml:space="preserve">Mario Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-015-1126-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270280v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of bispectral LIDAR data for urban vegetation mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,8915 +6401,8958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01480048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional climate change scenarios pplied to viticultural zoning in Mendoza, Argentina</w:t>
+                <w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Cabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Nunez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 513-514, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265247v1</w:t>
+                <w:t xml:space="preserve">hal-02635104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the ARW-WRF model over complex terrain: the case of the Stellenbosch Wine of Origin district of South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Soltanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et changement climatique en France de 1951 à 2010 : analyse au moyen de la classification de Köppen et des « types de climats annuels ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveno Maëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveno Maëlle</w:t>
+                <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oszwald Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, pp.47-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/climatologie.1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar modelling of climate applied to european vineyard sites in the climate change context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markov chains-cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Matheus Bacani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo Yoso Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.10.016004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743832v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03685997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution of Grapes Sugar Content and its Correlations with Climate Characteristics and Climate Suitability in the Huși (Romania) Wine Growing Region</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique. De modèles prédictifs mondiaux vers des méthodes d’adaptation à l’échelle de l’exploitation viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valeriu Cotea</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanica Cluj-Napoca</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.7-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150260v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique. De modèles prédictifs mondiaux vers des méthodes d’adaptation à l’échelle de l’exploitation viticole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mountain environment, a driver for adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 155, pp.7-8</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.51-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636657v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01155674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mountain environment, a driver for adaptation to climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European cold wave during February 2012 and impacts in wine growing regions of Moldavia (Romania).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Cristian Patriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.469-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-014-1191-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01155674v1</w:t>
+                <w:t xml:space="preserve">hal-01023930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European cold wave during February 2012 and impacts in wine growing regions of Moldavia (Romania).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Circulation atmosphérique locale et impacts thermiques dans un vignoble côtier : observations dans le sud de l’Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Patriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.469-478. </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.47-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-014-1191-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023930v1</w:t>
+                <w:t xml:space="preserve">hal-01180701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation atmosphérique locale et impacts thermiques dans un vignoble côtier : observations dans le sud de l’Uruguay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Spatial Distribution of Grapes Sugar Content and its Correlations with Climate Characteristics and Climate Suitability in the Huși (Romania) Wine Growing Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Planchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Ferrer</w:t>
+                <w:t xml:space="preserve">Georgeta Mihaela Bucur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Cotea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/climatologie.589⟩</w:t>
+              <w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanica Cluj-Napoca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (1), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15835/nbha4319673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180701v1</w:t>
+                <w:t xml:space="preserve">hal-01150260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au changement climatique en agronomie viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Changement climatique et agriculture : comprendre et anticiper, ici et ailleurs., 5 (1), pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la viticulture au changement climatique. Vers des scenarii à haute résolution. Exemple des vignobles de Saint-Emilion et Pomerol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+                <w:t xml:space="preserve">SENSORIAMENTO REMOTO E SIG APLICADOS À AVALIAÇÃO DA FRAGILIDADE AMBIENTAL DE BACIA HIDROGRÁFICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Bacani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+                <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailton Luchiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mercator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), pp.119-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4215/RM2015.402.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936770v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENSORIAMENTO REMOTO E SIG APLICADOS À AVALIAÇÃO DA FRAGILIDADE AMBIENTAL DE BACIA HIDROGRÁFICA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Adaptation de la viticulture au changement climatique. Vers des scenarii à haute résolution. Exemple des vignobles de Saint-Emilion et Pomerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Quenol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercator</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157 HS, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196490v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale climatic analysis of viticultural terroirs in the context of climate change : the &amp;quot;TERADCLIM&amp;quot; project</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scalar modelling of climate applied to european vineyard sites in the climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vine and Wine Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, p. 62-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018092v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatiale des températures dans le vignoble des coteaux du Layon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of viticulture to climate change: high resolution observations of adaptation scenario for viticulture: the adviclim european project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grosset Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1001-1002-1003), pp.395-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.24.377-400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071021v1</w:t>
+                <w:t xml:space="preserve">hal-01150259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical analysis of simulated daily temperature data from the ARPEGE-climate model: application to climate change in the Champagne wine-producing region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-1044-5⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931867v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHARACTERISTICS OF THE BASELINE CLIMATE OF THE COTNARI (ROMANIA) WINE GROWING REGION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Sfica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.99-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209212v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERISTICS OF THE BASELINE CLIMATE OF THE COTNARI (ROMANIA) WINE GROWING REGION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+                <w:t xml:space="preserve">Modélisation spatiale des températures dans le vignoble des coteaux du Layon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Sfica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), p.377-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.377-400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095526v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of viticulture to climate change: high resolution observations of adaptation scenario for viticulture: the adviclim european project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical analysis of simulated daily temperature data from the ARPEGE-climate model: application to climate change in the Champagne wine-producing region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (2), p.241-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-1044-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150259v1</w:t>
+                <w:t xml:space="preserve">hal-00931867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.10588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of vine agronomic practices in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.1015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20140301015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILITÉ SPATIALE DES TEMPÉRATURES DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE A L'ÉCHELLE DU VIGNOBLE DE MARLBOROUGH (NOUVELLE-ZÉLANDE)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scale climatic analysis of viticultural terroirs in the context of climate change : the &amp;quot;TERADCLIM&amp;quot; project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.123-143</w:t>
+              <w:t xml:space="preserve">International Journal of Vine and Wine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991245v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of temperature and grape berry compostion at terroir scale in Uruguay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du climat aux échelles locales dans le contexte du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência y Técnica Vitícola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.329-334</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856346v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticultural Zoning: a Comparative Study Regarding the Accuracy of Different Approaches in Vineyards Climate Suitability Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+                <w:t xml:space="preserve">Temporal and spatial analyses of temperature in a French wine-producing area: the Loire Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (8), p. 1849-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.3552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922629v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du climat aux échelles locales dans le contexte du changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive effects of landscape and weather on dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122 (11), pp.1576-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00123.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859436v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial analyses of temperature in a French wine-producing area: the Loire Valley</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Spatial variability of temperature and grape berry compostion at terroir scale in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Gustavo González-Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciência y Técnica Vitícola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.329-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720569v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of landscape and weather on dispersal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
+                <w:t xml:space="preserve">Viticultural Zoning: a Comparative Study Regarding the Accuracy of Different Approaches in Vineyards Climate Suitability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.95-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00742994v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitis vinifera L. cv. Tannat: respuesta a la variabilidad climática</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans R. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrociencia Uruguay</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340323v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitis vinifera L. cv. Tannat: respuesta a la variabilidad climática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrociencia Uruguay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.33-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859237v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA MONTAGNE : UNE VOIE D'ADAPTATION AU CHANGEMENT CLIMATIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Zottele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência e técnica vitivinicola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (1), pp.40-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-Aided analysis of vineyards damaged by winter frosts.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+                <w:t xml:space="preserve">VARIABILITÉ SPATIALE DES TEMPÉRATURES DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE A L'ÉCHELLE DU VIGNOBLE DE MARLBOROUGH (NOUVELLE-ZÉLANDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (4), pp.75-88</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.123-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770417v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in climate and berry composition for grapevine varieties cultivated in the Loire Valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Evolution in climate and berry composition for the main grapevine varieties cultivated in the Loire Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53, pp.89-101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 53 (2), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710333v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of night temperatures at a fine scale over the Stellenbosch wine district, South Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement climatique et les vignobles du Val de Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 303, 121, pp.204-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696614v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of changes in atmospheric circulation on temperature trends in the major vineyard region of Marlborough, New Zealand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sturman</w:t>
+                <w:t xml:space="preserve">Change in climate and berry composition for grapevine varieties cultivated in the Loire Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.89-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742805v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in climate and berry composition for the main grapevine varieties cultivated in the Loire Valley</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial variability of night temperatures at a fine scale over the Stellenbosch wine district, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelmary Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/cr01094⟩</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), p.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2012.46.1.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742800v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et les vignobles du Val de Loire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of changes in atmospheric circulation on temperature trends in the major vineyard region of Marlborough, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (12), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.3608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746196v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping viticultural potential in temperate climate areas. Case study : Bucium vineyard (Romany).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping viticultural potential in temperate climate areas. Case study: Bucium vineyard (Romany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et les interactions sol-climat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+                <w:t xml:space="preserve">GIS-Aided analysis of vineyards damaged by winter frosts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 168, pp.26-30</w:t>
+              <w:t xml:space="preserve">Cercetări Agronomice în Moldova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (4), pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648943v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS applications in viticulture. The spatial distribution of climatic suitability for grape growing in Husi wine-growing Centre (Romany).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercetari Agronomica in Moldova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique dans le vignoble champenois. L'année 2003, préfigure-t-elle les prévisions des modèles numériques pour le XXIe siècle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Briche</w:t>
+                <w:t xml:space="preserve">Le changement climatique et les interactions sol-climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.164-175</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607407v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du climat et de la composition des raisins des principaux cépages cultivés dans le Val de Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+                <w:t xml:space="preserve">Changement climatique dans le vignoble champenois. L'année 2003, préfigure-t-elle les prévisions des modèles numériques pour le XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.12</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.164-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595956v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat urbain et impact sur la phénologie végétale printanière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 68, pp.50-57</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476407v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+                <w:t xml:space="preserve">CARACTERIZAÇÃO DAS DIFERENÇAS MICROCLIMÁTICAS E PEDOMORFOLÓGICAS DO ENTORNO DE UMA LAGOA SALINA NO PANTANAL DA NHECOLÂNDIA, MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Bacani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailton Luchiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14, pp.13</w:t>
+              <w:t xml:space="preserve">Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (1), pp.149-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693917v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERIZAÇÃO DAS DIFERENÇAS MICROCLIMÁTICAS E PEDOMORFOLÓGICAS DO ENTORNO DE UMA LAGOA SALINA NO PANTANAL DA NHECOLÂNDIA, MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ailton Luchiari</w:t>
+                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (1), pp.149-163</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488695v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of local wind systems in the Caen region (Lower Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climat urbain et impact sur la phénologie végétale printanière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Vincent Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.406-417</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380938v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+                <w:t xml:space="preserve">Analysis of local wind systems in the Caen region (Lower Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14, 12 p</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.406-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655169v1</w:t>
+                <w:t xml:space="preserve">hal-00380938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca chauffe pour la biodiversité : L'étude du climat urbain à Rennes dans le cadre du programme ECORURB.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Températures et indices bioclimatiques dans le vignoble du Val de Loire dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissard</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place publique (Rennes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7, pp.25-29</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00526882v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple climat-vigne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coulon</w:t>
+                <w:t xml:space="preserve">Ca chauffe pour la biodiversité : L'étude du climat urbain à Rennes dans le cadre du programme ECORURB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 235, pp.15-21</w:t>
+              <w:t xml:space="preserve">Place publique (Rennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660642v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Características das ilhas de calor em cidades de porte médio: exemplos de Presidente Prudente (Brasil) e Rennes (França)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF LOCAL WIND SYSTEMS IN THE CAEN REGION LOWER NORMANDY, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Lima Sant'Anna</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.6070⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.406-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.1889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00435244v1</w:t>
+                <w:t xml:space="preserve">hal-00466123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple Climat-vigne?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coulon</w:t>
+                <w:t xml:space="preserve">Assessing precipitation and large-scale weather situations in Brittany: the usefulness of the Hess-Brezowsky classification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignaki de Cortazar</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'Oenologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 235, pp.15-22</w:t>
+              <w:t xml:space="preserve">Die Erde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 140 (2), pp.195-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435191v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing precipitation and large-scale weather situations in Brittany: the usefulness of the Hess-Brezowsky classification.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Planchon</w:t>
+                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple Climat-vigne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Corgne</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignaki de Cortazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Erde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 140 (2), pp.195-217</w:t>
+              <w:t xml:space="preserve">Revue française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 235, pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448681v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF LOCAL WIND SYSTEMS IN THE CAEN REGION LOWER NORMANDY, FRANCE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanisation induces early flowering: evidence from Platanus acerifolia and Prunus cerasus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+                <w:t xml:space="preserve">Vincent Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.287-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466123v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation induces early flowering: evidence from Platanus acerifolia and Prunus cerasus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pellissier</w:t>
+                <w:t xml:space="preserve">Assessing Precipitation and Large-Scale Weather Situations in Brittany: the Usefulness of the Hess-Brezowsky Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.287-298</w:t>
+              <w:t xml:space="preserve">Die Erde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 140, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380950v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Precipitation and Large-Scale Weather Situations in Brittany: the Usefulness of the Hess-Brezowsky Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Application of the Hess-Brezowsky classification to the identification of weather patterns causing heavy winter rainfall in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Erde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 140, pp.27</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.1161-1173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431207v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Hess-Brezowsky classification to the identification of weather patterns causing heavy winter rainfall in Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple climat-vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Corgne</w:t>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9, pp.1161-1173</w:t>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 235, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407543v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">méthodes d'identification des climats viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Características das ilhas de calor em cidades de porte médio: exemplos de Presidente Prudente (Brasil) e Rennes (França)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Wahl</w:t>
+                <w:t xml:space="preserve">João Lima Sant'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.6070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380895v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between soil seed bank, vegetation and soil fertility along an urbanisation gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.325-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3170/2008-7-18448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact du changement de l'occupation du sol sur les températures dans la région d'Alta Floresta, Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE MULTISCALAIRE DE L'AÉROLOGIE LOCALE DANS LA RÉGION CAENNAISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.97-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a new railway line embankment (Mediterranean TGV) on the frequency of spring frosts in a fruit-growing area of the Durance Valley (south of France)</w:t>
+                <w:t xml:space="preserve">méthodes d'identification des climats viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10p</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297352v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilidade espacial do gelo primaveril nos vinhedos do Vinho Verde (Portugal)</w:t>
+                <w:t xml:space="preserve">Impact of a new railway line embankment (Mediterranean TGV) on the frequency of spring frosts in a fruit-growing area of the Durance Valley (south of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (1), pp.5−27</w:t>
+              <w:t xml:space="preserve">Meteorological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293239v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremos térmicos e vulnerabilidade num vinhedo do Entre Douro e Minho</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques de gel accru liés à la présence d'ouvrages linéaires en remblai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finisterra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, vol XLII (83), pp.23-45</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293237v1</w:t>
+                <w:t xml:space="preserve">hal-00293236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques de gel accru liés à la présence d'ouvrages linéaires en remblai</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremos térmicos e vulnerabilidade num vinhedo do Entre Douro e Minho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1, 11p</w:t>
+              <w:t xml:space="preserve">Finisterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol XLII (83), pp.23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293236v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os riscos climaticos : extremos térmimos e vulnérabilidade num vinhedo .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilidade espacial do gelo primaveril nos vinhedos do Vinho Verde (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maciel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Ana Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finistéra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42 (n°83), p. 23-45</w:t>
+              <w:t xml:space="preserve">Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (1), pp.5−27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455307v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente des terroirs viticoles dans la région do Entre Minho e Douro (nord du Portugal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Os riscos climaticos : extremos térmimos e vulnérabilidade num vinhedo .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vol 17, pp.92−106</w:t>
+              <w:t xml:space="preserve">Finistéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (n°83), p. 23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293238v1</w:t>
+                <w:t xml:space="preserve">hal-00455307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time variability factors from air pollution inside Paris by CO measurements</w:t>
+                <w:t xml:space="preserve">Evolution récente des terroirs viticoles dans la région do Entre Minho e Douro (nord du Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (1), pp.40-50</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol 17, pp.92−106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293241v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des SIG pour la spatialisation du risque gélif accru après l'implantation d'un remblai ferroviaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+                <w:t xml:space="preserve">Géographie thématique : ville et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Faburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Tehcnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.13-16</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.321-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321452v1</w:t>
+                <w:t xml:space="preserve">hal-00297342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie thématique : ville et environnement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Space-time variability factors from air pollution inside Paris by CO measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Frangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.321-342</w:t>
+              <w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (1), pp.40-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297342v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Brise de mer et pollution atmosphérique à Sfax (Tunisie) »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Utilisation des SIG pour la spatialisation du risque gélif accru après l'implantation d'un remblai ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 190, pp.211-223</w:t>
+              <w:t xml:space="preserve">Geografia Tehcnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335130v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation avant construction de l'impact d'un ouvrage linéaire en remblai sur le risque de gel printanier: exemples sur la LGV est-européenne dans le vignoble de Champagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Beltrando</w:t>
+                <w:t xml:space="preserve">« Brise de mer et pollution atmosphérique à Sfax (Tunisie) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Dahech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.77-98</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 190, pp.211-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092520v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation de la brise de mer dans l'agglomération de Sfax (Tunisie) et impact de la pollution atmosphérique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Dahech</w:t>
+                <w:t xml:space="preserve">Evaluation avant construction de l'impact d'un ouvrage linéaire en remblai sur le risque de gel printanier: exemples sur la LGV est-européenne dans le vignoble de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.211-222</w:t>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.77-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297341v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation avant construction de l'impact d'un ouvrage linéaire en remblai sur le risque de gel printanier.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Spatialisation de la brise de mer dans l'agglomération de Sfax (Tunisie) et impact de la pollution atmosphérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Dahech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.77-98</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297340v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indice de proximité automobile : vers une approche géographique de la pollution à l'échelle individuelle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Evaluation avant construction de l'impact d'un ouvrage linéaire en remblai sur le risque de gel printanier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.77-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297336v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du potentiel de refroidissement en situation radiative : application aux terroirs des Fonds de Sillery dans le vignoble de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures climatiques aux échelles fines (météorologiques et agronomiques) et variabilité spatiale du gel printanier dans le vignoble de Vinho Verde.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'indice de proximité automobile : vers une approche géographique de la pollution à l'échelle individuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 81 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2004.2360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297339v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures climatiques aux échelles fines et variabilité spatiale du gel printanier dans le vignoble de Vino Verde.</w:t>
+                <w:t xml:space="preserve">Mesures climatiques aux échelles fines (météorologiques et agronomiques) et variabilité spatiale du gel printanier dans le vignoble de Vinho Verde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maciel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Ana Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, n°193, p. 117-132</w:t>
+              <w:t xml:space="preserve">, 2004, pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455359v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TGV et le mistral dans les espaces arboricoles : cartographie des perturbations du vent par un remblai</w:t>
+                <w:t xml:space="preserve">Mesures climatiques aux échelles fines et variabilité spatiale du gel printanier dans le vignoble de Vino Verde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montéiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.31-37</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n°193, p. 117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297334v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la régression linéaire et de l'étude des séries chronologiques appliquées aux données météorologiques.</w:t>
+                <w:t xml:space="preserve">Le TGV et le mistral dans les espaces arboricoles : cartographie des perturbations du vent par un remblai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feuilles de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9p</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297335v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact d'un futur remblai de la ligne à Grande Vitesse Est Européenne sur le risque de gel dans le vignoble de Champagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la régression linéaire et de l'étude des séries chronologiques appliquées aux données météorologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et Terre du nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 1, pp.40-52</w:t>
+              <w:t xml:space="preserve">Feuilles de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297333v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation du champ thermique nocturne à l'échelle micro-climatique selon le type d'occupation du sol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yecine Charabi</w:t>
+                <w:t xml:space="preserve">Evaluation de l'impact d'un futur remblai de la ligne à Grande Vitesse Est Européenne sur le risque de gel dans le vignoble de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13, pp.455-464</w:t>
+              <w:t xml:space="preserve">Hommes et Terre du nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.40-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297331v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du risque supplémentaire de gel imputable au talus de la Ligne Nouvelle du TGV Méditerranée dans la basse vallée de la Durance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38, pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15362,2114 +15371,2183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications de l'organisation de l'espace agricole générées par l'implantation de la ligne T.G.V. Méditerranée : le cas de la commune de Mallemort en Provence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation du champ thermique nocturne à l'échelle micro-climatique selon le type d'occupation du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yecine Charabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homme et Terre du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 4, pp.255-260</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.455-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297330v1</w:t>
+                <w:t xml:space="preserve">hal-00297331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre le gel : les tours à vent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modifications de l'organisation de l'espace agricole générées par l'implantation de la ligne T.G.V. Méditerranée : le cas de la commune de Mallemort en Provence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Lavoisier</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'arboriculture Fruitière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 519, pp.24-29</w:t>
+              <w:t xml:space="preserve">Homme et Terre du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4, pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331805v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspersion antigel en Provence-Alpes-Côte-d'Azur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contre le gel : les tours à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Osaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Saint Hillary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Charton</w:t>
+                <w:t xml:space="preserve">M. Triot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lajournade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Piton</w:t>
+                <w:t xml:space="preserve">C. Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'arboriculture Fruitière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 514, pp.43-46</w:t>
+              <w:t xml:space="preserve">, 1998, 519, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331799v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'influence d'un ouvrage linéaire en remblai sur l'écoulement de l'air froid dans le vignoble de Sillery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+                <w:t xml:space="preserve">Aspersion antigel en Provence-Alpes-Côte-d'Azur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajournade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 7/8, pp.27-35</w:t>
+              <w:t xml:space="preserve">L'arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 514, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331803v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'influence d'un ouvrage linéaire en remblai - le T.G.V. Est - sur l'écoulement de l'air froid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 8, pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l'influence d'un ouvrage linéaire en remblai sur l'écoulement de l'air froid dans le vignoble de Sillery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7/8, pp.27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La douceur angevine et son avenir climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angers Terre de Vign</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer la viticulture pour l’adapter au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorer l’environnement : des solutions pour innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-204, 2024, 9782271152374</w:t>
+              <w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759237968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731571v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Ilhas secas urbanas em episódio de inverno na cidade de Três Lagoas, MS: a importância dos fragmentos florestais urbanos para as condições higrométricas em cidades tropicais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Henrique Soares Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemiliano Felipe Decco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759237968</w:t>
+              <w:t xml:space="preserve">Cidades, clima e vegetação [livro eletrônico] : modelagem e políticas públicas ambientais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN 978-65-88393-62-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826116v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhas secas urbanas em episódio de inverno na cidade de Três Lagoas, MS: a importância dos fragmentos florestais urbanos para as condições higrométricas em cidades tropicais</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformer la viticulture pour l’adapter au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Adoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cidades, clima e vegetação [livro eletrônico] : modelagem e políticas públicas ambientais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, ISBN 978-65-88393-62-8</w:t>
+              <w:t xml:space="preserve">Explorer l’environnement : des solutions pour innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-204, 2024, 9782271152374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826099v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture insulaire... un défi ou un atout dans le contexte du changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Iles - regards croisés sur l'insularité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of site aspect and pruning types on Pinot Noir phenology and canopy development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike C. T. Trought</w:t>
+                <w:t xml:space="preserve">Island vineyards in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the XIIIth International Terroir Congress</w:t>
+              <w:t xml:space="preserve">Proceedings of the XIIIth International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XIIIth International Terroir Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087614v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et viticulture</w:t>
+                <w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur la viticulture dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux extrêmes et critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.227-246, 2020, 978-1-78948-009-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416944v1</w:t>
+                <w:t xml:space="preserve">hal-03047786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viticulture littorale et insulaire dans le contexte du changement climatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.661-666, 2020, Changement Climatique et Territoires</w:t>
+              <w:t xml:space="preserve">Milieux extrêmes et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087613v1</w:t>
+                <w:t xml:space="preserve">hal-02416944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">La viticulture littorale et insulaire dans le contexte du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'environnement : La nature au temps de l'anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2020, 9782200629342</w:t>
+              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.661-666, 2020, Changement Climatique et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900704v1</w:t>
+                <w:t xml:space="preserve">hal-03087613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island vineyards in the context of climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tissot</w:t>
+                <w:t xml:space="preserve">Le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XIIIth International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XIIIth International Terroir Congress</w:t>
+              <w:t xml:space="preserve">Géographie de l'environnement : La nature au temps de l'anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2020, 9782200629342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087615v1</w:t>
+                <w:t xml:space="preserve">hal-02900704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur la viticulture dans le monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2019, une année exceptionnelle de fréquence et d’intensité d’ilots de chaleur urbain à Rennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.227-246, 2020, 978-1-78948-009-2</w:t>
+              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-246, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047786v1</w:t>
+                <w:t xml:space="preserve">hal-03090635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de descente d’échelle statistique à partir de l’imagerie satellite thermique Modis : application à la Gironde viticole.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Climate change impact on two viticultural regions : Valencia DO and Goriska BRDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sirnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Jiménez Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Manzano Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilles Lemasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.493-498, 2020, Changement Climatique et Territoires</w:t>
+              <w:t xml:space="preserve">, pp.625-630, 2020, Changement Climatique et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087611v1</w:t>
+                <w:t xml:space="preserve">hal-03087612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019, une année exceptionnelle de fréquence et d’intensité d’ilots de chaleur urbain à Rennes ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
+                <w:t xml:space="preserve">Méthode de descente d’échelle statistique à partir de l’imagerie satellite thermique Modis : application à la Gironde viticole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilles Lemasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.241-246, 2020</w:t>
+              <w:t xml:space="preserve">, pp.493-498, 2020, Changement Climatique et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090635v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on two viticultural regions : Valencia DO and Goriska BRDA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Etudier les évolutions climatiques au plus près des vignobles du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.625-630, 2020, Changement Climatique et Territoires</w:t>
+              <w:t xml:space="preserve">"Fluctuations climatiques et vignobles. Du Néolithique à l'actuel : impacts, résilience et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087612v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les évolutions climatiques au plus près des vignobles du monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VITICULTURE EN BRETAGNE : CHALLENGE OU OPPORTUNITE ? QUELQUES INDICES BIOCLIMATIQUES REGIONAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Bonnardot; Hervé Quénol. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Fluctuations climatiques et vignobles. Du Néolithique à l'actuel : impacts, résilience et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.127-132, 2020, Changement Climatique et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967891v1</w:t>
+                <w:t xml:space="preserve">hal-02934910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of climate modelling using land surface temperature downscaling: case study case of Gironde (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilles Lemasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17501,4498 +17579,4537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VITICULTURE EN BRETAGNE : CHALLENGE OU OPPORTUNITE ? QUELQUES INDICES BIOCLIMATIQUES REGIONAUX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">The influence of site aspect and pruning types on Pinot Noir phenology and canopy development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouse Kulsum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike C. T. Trought</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kulasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.127-132, 2020, Changement Climatique et Territoires</w:t>
+              <w:t xml:space="preserve">Proceeding of the XIIIth International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XIIIth International Terroir Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934910v1</w:t>
+                <w:t xml:space="preserve">hal-03087614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Environmental Impacts on Viticultural Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.1403-1422, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-5225-7033-2.ch063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambio climático en viticultura: modelización futura del clima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Sirnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ángel Jiménez Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Manzano Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Rodríguez-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustentabilidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture, experimentation? adaptation?</w:t>
+                <w:t xml:space="preserve">Climat à l'échelle des vignobles du Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'adaptation au changement climatique. Une question de sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2271094827</w:t>
+              <w:t xml:space="preserve"> Le Val de Loire : Terre de Chenin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634323v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et terroirs viticoles : un site en Coteaux du Layon.</w:t>
+                <w:t xml:space="preserve">Evolution du Chenin en relation avec le climat et les pratiques viticoles au cours des dernières années.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Val de Loire : Terre de Chenin</w:t>
+              <w:t xml:space="preserve"> In Le Val de Loire : Terre de Chenin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672605v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du Chenin en relation avec le climat et les pratiques viticoles au cours des dernières années.</w:t>
+                <w:t xml:space="preserve">Viticulture, experimentation? adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> In Le Val de Loire : Terre de Chenin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">L'adaptation au changement climatique. Une question de sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2271094827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672607v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat à l'échelle des vignobles du Val de Loire</w:t>
+                <w:t xml:space="preserve">Changement climatique et terroirs viticoles : un site en Coteaux du Layon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Le Val de Loire : Terre de Chenin</w:t>
+              <w:t xml:space="preserve">Le Val de Loire : Terre de Chenin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672603v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’enjeu du changement climatique après 2050 : le vignoble du val de Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la variabilité spatio-temporelle du climat dans le vignoble de Saint-Émilion : étude combinée des types de temps et des types de circulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eveno,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...51 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FALLOT Jean-Michel, JOLY Daniel, BERNARD Nadine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loire fluviale et estuarienne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL et UBFC, pp.255-260, 2016, Actes du XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016)., 978-2-907696-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441647v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité spatio-temporelle du climat dans le vignoble de Saint-Émilion : étude combinée des types de temps et des types de circulation.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un exemple d’enjeu du changement climatique après 2050 : le vignoble du val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIL et UBFC, pp.255-260, 2016, Actes du XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016)., 978-2-907696-22-7</w:t>
+              <w:t xml:space="preserve">La Loire fluviale et estuarienne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345897v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et variabilité des circulations de brises dans les régions viticoles de la bordure helvétique sud-ouest du lac Léman.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevalier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Doll,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burgos,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FALLOT Jean-Michel, JOLY Daniel, BERNARD Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL et UBFC, pp.205-210, 2016, Actes du XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016)., 978-2-907696-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale et temporelle du climat aux échelles locales dans un contexte de changement climatique global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une géographie de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-343-06972-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle de l’îlot de chaleur urbain dans l’agglomération rennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données Urbaines 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERADCLIM- Adaptation au changement climatique à l’échelle des terroirs viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et Impacts du Changement Climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique dans les vignobles d'Amérique du Sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métodos e monitoramento da variabilidade espaçotemporal da ilha de calor em cidades de porte médio: Rennes/França e Presidente Prudente/Brasil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.A.Silva, E.S.Fialho, E.T.Steinke. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
+              <w:t xml:space="preserve">Experimentos em climatologia Geografica.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.291-315, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
+                <w:t xml:space="preserve">UFGD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-84, 2014, 858147095-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011460v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01076031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité climatique et changement climatique à l'échelle des vignobles mondiaux</w:t>
+                <w:t xml:space="preserve">Méthodes d'analyse et de modélisation agro climatique et de changement climatique à l'échelle des terroirs viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.93-115, 2014</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-89, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011456v1</w:t>
+                <w:t xml:space="preserve">hal-01011453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et modélisation de la variabilité climatique à l'échelle des vignobles de Nouvelle-Zélande</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Trought</w:t>
+                <w:t xml:space="preserve">Modélisation méso-échelle du changement climatique : le cas des vignobles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.267-290, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.317-332, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011452v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité topoclimatique et phénologique des terroirs de la montagne de Corton (Bourgogne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et variabilité spatiale des températures à fine échelle dans les vignobles de Stellenbosch (Afrique du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelmary Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.217-229, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.247-266, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011463v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métodos e monitoramento da variabilidade espaçotemporal da ilha de calor em cidades de porte médio: Rennes/França e Presidente Prudente/Brasil.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Variabilité climatique et changement climatique à l'échelle des vignobles mondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimentos em climatologia Geografica.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-84, 2014, 858147095-5</w:t>
+              <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.93-115, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01076031v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'analyse et de modélisation agro climatique et de changement climatique à l'échelle des terroirs viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures et modélisation de la variabilité climatique à l'échelle des vignobles de Nouvelle-Zélande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Trought</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.267-290, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01011453v1</w:t>
+                <w:t xml:space="preserve">hal-01011452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation méso-échelle du changement climatique : le cas des vignobles français</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Déqué</w:t>
+                <w:t xml:space="preserve">Variabilité topoclimatique et phénologique des terroirs de la montagne de Corton (Bourgogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.317-332, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.217-229, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011461v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et variabilité spatiale des températures à fine échelle dans les vignobles de Stellenbosch (Afrique du Sud)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terroirs viticoles et changement climatique : du global au local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.247-266, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.23-36, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011458v1</w:t>
+                <w:t xml:space="preserve">hal-01011454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroirs viticoles et changement climatique : du global au local</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche régionale des climats des terroirs viticoles du Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.23-36, 2014</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-189, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011454v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche régionale des climats des terroirs viticoles du Val de Loire</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche modélisatrice du changement climatique à l'échelle de la Champagne viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quénol H. (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.163-189, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p. 149-161, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011459v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche modélisatrice du changement climatique à l'échelle de la Champagne viticole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+                <w:t xml:space="preserve">Vague de froid européenne de février 2012 et impacts dans les vignobles de Cotnari (Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valeriu Patriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p. 149-161, 2014</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.231-245, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011457v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des activités viticoles sous contraintes climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kervern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-346, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vague de froid européenne de février 2012 et impacts dans les vignobles de Cotnari (Roumanie)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique dans les vignobles d'Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Trapeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.231-245, 2014</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-315, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011455v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement climatique et les vignobles du Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">303 " Arts, recherches et créations ", Numéro spécial " Val de Loire, Patrimoine Mondial "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions 303, pp.204-209, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00780034v1</w:t>
+                <w:t xml:space="preserve">hal-00721476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiotemporelle du climat à l'échelle des terroirs viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climat urbain, changement climatique et types de temps dans le Grand Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" vignes, vins : jeux et enjeux de la diversité " Rencontres du Clos-Vougeot 2011</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-44, 2012, 978-2-918173-12-0</w:t>
+              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-92, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743575v1</w:t>
+                <w:t xml:space="preserve">hal-00780033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis de la variabilidad climática a través de índices bio-climáticos y sus impactos sobre la vid (Vitis vinifera L., cv. Tannat) en el sur de Uruguay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Espacio Interdisciplinario, Universidad de la República. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambio y variabilidad climática. Respuestas Interdisciplinarias. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Espacio Interdisciplinario, Universidad de la República, pp.67-77, 2012, 2301-0835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et les vignobles du Val de Loire</w:t>
+                <w:t xml:space="preserve">Variabilité spatiotemporelle du climat à l'échelle des terroirs viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">303 " Arts, recherches et créations ", Numéro spécial " Val de Loire, Patrimoine Mondial "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions 303, pp.204-209, 2012</w:t>
+              <w:t xml:space="preserve">" vignes, vins : jeux et enjeux de la diversité " Rencontres du Clos-Vougeot 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cENTRE gEORGES cHEVRIER cnrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-44, 2012, 978-2-918173-12-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721476v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat urbain, changement climatique et types de temps dans le Grand Ouest de la France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+                <w:t xml:space="preserve">Changement climatique et viticulture : le cas du Val de Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-92, 2012</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-342, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780033v1</w:t>
+                <w:t xml:space="preserve">hal-00780032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et viticulture : le cas du Val de Loire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+                <w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-30, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00780032v1</w:t>
+                <w:t xml:space="preserve">hal-00780035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-30, 2012</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-72, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780035v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatologie urbaine et îlot de chaleur urbain à Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.Clergeau,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et biodiversité : les enseignements d'une recherche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-122, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00653080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des outils de la géomatique pour la spatialisation des risques climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et risques : changement d approche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.43-61, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes spatio-temporelles en climatologie locale : exemple de l'aérologie nocturne dans la région caennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDISUD, pp.63-74, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
+                <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Interpolation for Climate Data. The use of GIS in climatology and meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd, pp.227-241, 2007</w:t>
+              <w:t xml:space="preserve">Spatial Interpolation for Climate Data, The Use of GIS in Climatology and Meterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Dobesch, H. and Dumolard, P. and Dyras, I., pp.227-240, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319200v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
+                <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DOBESCH, H., DUMOLARD, P. et DYRAS, I. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Interpolation for Climate Data, The Use of GIS in Climatology and Meterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Dobesch, H. and Dumolard, P. and Dyras, I., pp.227-240, 2007</w:t>
+              <w:t xml:space="preserve">Spatial Interpolation for Climate Data. The use of GIS in climatology and meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd, pp.227-241, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103196v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatologie d'une saline dans le Pantanal de la Nhecolandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Brésil : géopolitique et environnements actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grafigéo CNRS, pp.55-58/159-162, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et mesures de la pollution en ville, une forte variabilité spatio-temporelle...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Dorier-Apprill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Sedes Armand Colin, Coll. DIEM, pp.315-344, 2006, Dossiers des Images Economiques du Monde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gel de printemps : protection des vergers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gel de printemps : protection des vergers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hortipratic, pp.19-25 40-64 103-133, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22002,105 +22119,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et modélisation spatiale du climat aux échelles fines dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Rennes 2, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00694300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId505"/>
+      <w:footerReference w:type="default" r:id="rId508"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22247,51 +22364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Maux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109776" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Mihai Irimia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valeriu Patriche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deletre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Copin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13010083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Cap" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04642-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Renwick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauchereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delaunay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lorrey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0102.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01330-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilles Lemasle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9668" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S&#233;verine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00515" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barroso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carbajal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ortiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malaniuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308245v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1345" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5784" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foissard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubreuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100490" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pesd-2019-0001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107618" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Sfica" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2033-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sirnik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Jim&#233;nez Bello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manzano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1276.6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965886v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.4.1580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2017070101" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1243" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;verine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL351X3F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Matheus Bacani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Yoso Sakamoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.016004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270278v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-015-9698-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241731" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nunez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-015-1126-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Ma&#235;lle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszwald Johan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1203" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.158" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihaela Bucur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Cotea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha4319673" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Patriche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1191-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luchiari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM2015.402.0008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.377-400" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-1044-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150259v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hofmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140301015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991245v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Felix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859436v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340323v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zottele" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710333v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742805v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3608" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01094" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746196v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713529v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irimia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648943v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654990v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607407v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595956v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476407v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693917v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488695v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526882v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boudic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435244v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Amorim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lima Sant'Anna" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6070" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435191v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaki de Cortazar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448681v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380950v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431207v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407543v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380895v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453752v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18448" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P4LWW9Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382524v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297349v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297352v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293239v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maciel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monteiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293237v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293236v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455307v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293241v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frangi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Rosny" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335130v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltrando" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297341v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297340v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297336v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2360" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297339v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455359v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mont&#233;iro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297334v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297335v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297333v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297331v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecine Charabi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297330v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331805v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osaer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Hillary" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavoisier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajournade" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297329v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200774v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731571v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826116v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Henrique Soares Da Silva" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemiliano Felipe Decco" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928919v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087614v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouse Kulsum" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C. T. Trought" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kulasiri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416944v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087613v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087615v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047786v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087611v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090635v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087612v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Manzano Juarez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087616v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967090v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7033-2.ch063" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rodr&#237;guez-Walker" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634323v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672605v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672607v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672603v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441647v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217933v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270283v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222692v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011460v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aruani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Trapeteau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grassin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011460" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011456v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011452v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trought" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tait" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076031v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01076031" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011454v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011457v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011462v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kervern" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/changement-climatique-et-territoires-viticoles/quenol/descriptif-9782743015756" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011455v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743575v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00743575" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340630v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721476v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780032v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653080v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00653080" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297641v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297626v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319200v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103196v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297572v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297670v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00694300v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cochrane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-49178-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Maux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deletre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Copin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Mihai Irimia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valeriu Patriche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13010083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.3.8031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7652" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Cap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04642-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Renwick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fauchereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lorrey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0102.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9668" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilles Lemasle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S&#233;verine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00515" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01330-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barroso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carbajal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ortiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malaniuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191501002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5784" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1345" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foissard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubreuil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100490" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107618" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pesd-2019-0001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965943v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1276.6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sirnik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Jim&#233;nez Bello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manzano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965886v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.4.1580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Sfica" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foss" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-017-2033-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;verine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL351X3F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426663v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2017070101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-015-9698-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270280v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nunez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-015-1126-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241731" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474598v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Ma&#235;lle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszwald Johan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1203" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Matheus Bacani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Yoso Sakamoto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.016004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155674v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Patriche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1191-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihaela Bucur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Cotea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha4319673" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196490v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sakamoto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luchiari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM2015.402.0008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936770v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Roux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.158" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hofmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.377-400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-1044-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20140301015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859436v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742994v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00123.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRTW3712-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922629v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340323v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zottele" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deros" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991245v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Felix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742800v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01094" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742805v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3608" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713529v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irimia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770417v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648943v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694202v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607407v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693917v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595956v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476407v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655169v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boudic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435191v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaki de Cortazar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380950v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431207v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407543v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660642v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Amorim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lima Sant'Anna" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6070" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453752v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3170/2008-7-18448" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P4LWW9Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382524v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297349v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380895v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297352v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293236v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293237v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maciel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monteiro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293239v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293238v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frangi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Rosny" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321452v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335130v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092520v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beltrando" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297341v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297340v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297338v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297336v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2360" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297339v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mont&#233;iro" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297334v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297335v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297333v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297331v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yecine Charabi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297330v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osaer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Hillary" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavoisier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331799v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajournade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297329v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331803v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200774v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826116v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826099v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Henrique Soares Da Silva" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemiliano Felipe Decco" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731571v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928919v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087615v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416944v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087613v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090635v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087612v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Manzano Juarez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087611v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967891v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087616v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087614v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouse Kulsum" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C. T. Trought" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kulasiri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967090v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7033-2.ch063" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925865v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Rodr&#237;guez-Walker" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672603v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672607v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634323v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672605v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441647v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217933v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270283v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222692v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076031v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01076031" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011456v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011452v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trought" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tait" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011463v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011454v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011457v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011455v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011462v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kervern" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/changement-climatique-et-territoires-viticoles/quenol/descriptif-9782743015756" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011460v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aruani" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Trapeteau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grassin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011460" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721476v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340630v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743575v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00743575" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780032v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653080v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00653080" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297641v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297626v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103196v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319200v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297596v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297572v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297670v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00694300v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>