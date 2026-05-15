--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,87742 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...87690 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve Rigneault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6007-0631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076080811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">81753084</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=zmODuJQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000056529123</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-6303-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (251)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle illumination temporal focusing two-photon excited fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vernuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Genchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (4), pp.577. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.581520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Dynamic Speckle Generation for Random Illumination Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Magermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Spiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vernuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202502098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-photon lensless endoscope with a double-clad tapered multi-core fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Genchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (8), pp.2626. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.550709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile acousto-optic delay line for fast impulsive stimulated Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisira Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Vourdaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.379. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.544222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging of single gold and polystyrene nanoparticles in the deep ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Polacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bornschlögl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.24735. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.558449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time electro-optic dual comb detection of ultrasound waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boivinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (15), pp.153501. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/adeeed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Improvement in Dual Comb Spectroscopy With Time-Programmed Electro-Optic Frequency Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Line L Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (10), pp.4648 - 4658. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2025.3544461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo organoid growth monitoring by stimulated Raman histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44303-024-00019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast compressive Raman micro-spectroscopy to image and classify microplastics from natural marine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énora Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Rakwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.103622. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2024.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant background removal in broadband CARS microscopy using deep-learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vernuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendhar Junjuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.23903. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74912-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histologie Raman stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (123), pp.40-44. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202312340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual picosecond fast tunable optical parametric amplifier laser system for wide-field nonlinear optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vernuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michele Fantuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (9), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0221283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the future – 20 years of progress and developments in photonic microscopy and biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Recher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (20), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.262344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral acquisition with ScanImage at the single pixel level: application to time domain coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisira Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Vourdaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (22), pp.38849. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.533880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Coherent Raman Imaging Robust to Optical Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical &amp; Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (8), pp.584-591. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cbmi.4c00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric Lensless Imaging: Rank-One Projections of Image Frequencies With Speckle Illuminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3359178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic-Resonance Coherent Anti-Stokes Raman Scattering Spectroscopy and Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoguo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddo Pinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.3467-3475. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.4c01187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hollow-core fiber based stand-alone multimodal (2-photon, 3-photon, SHG, THG) nonlinear flexible imaging endoscope system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brévalle-Wasilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gajendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2024.3411821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-resonant background removal in broadband CARS microscopy using deep-learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vernuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendhar Junjuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.23903. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74912-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo organoid growth monitoring by stimulated Raman histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44303-024-00019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Stokes Raman scattering microscopy (CSRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3337. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38941-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Stimulated Raman Histology for the Near-Instant Assessment of Central Nervous System Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (16), pp.3624-3631. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c01156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast interrogation wavelength tuning for all-optical photoacoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (7), pp.11164-11172. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.476747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-diffraction computational imaging via a flexible multicore-multimode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhouping Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Abrashitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes F de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.11249-11260. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.481052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les processus Raman cohérents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 121, pp.52-56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202312152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-encoded two-photon excited fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Silva Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (15), pp.4113-4116. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.496071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Detection in Impulsive Low-Frequency Raman Imaging Using Shaped Probe Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dekel Ranann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisira Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (5), pp.054075. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.054075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-field coherent anti-Stokes Raman scattering microscopy using random illuminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fantuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominykas Gudavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-023-01294-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow Core Double-Clad Fiber Coupler for Nonlinear Micro-Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brévalle-Wasilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (14), pp.4792-4798. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3242875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-modulation stimulated Raman scattering: how to image up to 16-fold faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.423. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.467514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling optimized bending-insensitive multi-core fibers for lensless endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Gajendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (10), pp.15334. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.485550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-noise: is a single-pixel camera better than point scanning? A signal-to-noise ratio analysis for Hadamard and Cosine positive modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/acc70b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Compressive Raman Imaging of Polymorph Molecules and Excipients in Pharmaceutical Tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c02680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapered Multicore Fiber for Lensless Endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (14), pp.25020. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly degenerate two-color impulsive coherent Raman hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (22), pp.5841. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.467970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Imaging Through Optical Fiber with Partial Speckle Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.387-423. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1407586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-noise limited tunable dual-vibrational frequency stimulated Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Rimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (12), pp.7780. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.446348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency coherent Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ac1cd7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive microscope for the imaging of biological surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris Abouakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huicheng Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Burcklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.210. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-021-00649-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature 120-beam coherent combiner with 3D-printed optics for multicore fiber-based endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Gajendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (19), pp.4968-4971. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.435063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the compatibility of stimulated Raman histology with pathology workflow and genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.e202000020. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tbio.202000020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on bio-nano-photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediz Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Slesiona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Elisena Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Garcia-Parajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (7), pp.073001. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/abff94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser scanning dark-field coherent anti-Stokes Raman scattering (DF-CARS): a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.3985. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.414972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Coherent anti-Stokes Raman scattering Fourier ptychography tomography (CARS-FPT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.4230-4239. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.416290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear fiber propagation of partially coherent fields exhibiting temporal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1900597. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.201900597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed chemical imaging of dynamic and histological samples with stimulated Raman micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.15505. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.390850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency modulated imaging in coherent anti-Stokes Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stockton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.417. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.386526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line-scan Compressive Raman imaging with spatio-spectral encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy A Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (19), pp.5567. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.400151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double clad tubular anti-resonant hollow core fiber for nonlinear microendoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vanvincq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.15062-15070. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.389084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-suppressed SRS fingerprint imaging with a fully integrated system using a single optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10), pp.14490-14502. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.390381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous stimulated Raman gain and loss detection (SRGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlef Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (20), pp.29619. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.400298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise in stimulated Raman scattering measurement: From basics to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.011101. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5129212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-second hyper-spectral low-frequency vibrational imaging via impulsive Raman excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dekel Raanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maor Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (21), pp.5153. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible lensless endoscope with a conformationally invariant multi-core fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (9), pp.1185-1189. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.6.001185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Sensitivity High-Speed Compressive Spectrometer for Raman Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benneth Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Soldevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Tajahuerce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (6), pp.1409-1415. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.8b01643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating polymorph distributions in pharmaceutical tablets using stimulated Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Penarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (12), pp.1896-1904. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo quantitative molecular absorption of glycerol in human skin using coherent anti-Stokes Raman scattering (CARS) and two-photon auto-fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 308, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman histology: one to one comparison with standard hematoxylin and eosin staining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.5378. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.005378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman Fourier ptychography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Unger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (16), pp.23497. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.023497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Raman imaging with spatial frequency modulated illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stockton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.1936. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.001936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.10052. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46489-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arago spot formation in the time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.105504. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/ab4105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie moléculaire vibrationnelle: un nouvel outil pour la biologie et la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Excitonic Resonance on Second and Third Order Nonlinear Scattering from Few-Layer MoS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Mcevoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Duesberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), pp.1235-1240. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision of proportion estimation with binary compressed Raman spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton B de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.35.000125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photothermal Control of Heat-Shock Protein Expression at the Single Cell Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien M L Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Verghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Wattellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (32), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201801910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free non-linear microscopy to measure myelin outcome in a rodent model of Charcot-Marie-Tooth diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Boukhaddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Rizgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamroeun Sar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.e201800186. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201800186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot noninterferometric measurement of the phase transmission matrix in multicore fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (18), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Compressive Raman versus Hyperspectral Raman for Microcalcification Chemical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton B de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Marie Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Bouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (12), pp.7197-7203. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally narrow features in a supercontinuum generated by shaped pulse trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Jayasurya Yallapragada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Oron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.005694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-focus stimulated Raman scattering microscopy: a concept for multi-focus scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (19), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Antenna-Based Fluorescence Correlation Spectroscopy to Probe the Nanoscale Dynamics of Biological Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.110-119. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Coherent Raman light matter interaction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (9), </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5030335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A straightforward STED-background corrected fitting model for unbiased STED-FCS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2018.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of initial pulse shape on the nonlinear spectral compression in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.301-309. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2017.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear imaging through a Fermat’s golden spiral multicore fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanvincq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.003638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous dual-channel stimulated Raman scattering microscopy demultiplexed at distinct modulation frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (15), </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.003582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution multimodal flexible coherent Raman endoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.10. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-018-0003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical susceptibility described with a spherical formalism applied to coherent anti-Stokes Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Cleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.013851. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.013851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based adaptive optics for in vivo imaging in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Champelovier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Teixera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Kumar Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.42924. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending-induced inter-core group delays in multicore fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanvincq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (25), pp.203901 - 31863. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.031863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-probe micro-spectroscopy by means of an ultra-fast acousto-optics delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.294. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and suppression of parasitic signals in Kagomé; lattice hollow core fibers used for SRS microscopy and endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Rimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.1824-1827. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ao.XX.XXXXXX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable single-pixel-based broadband stimulated Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton B. de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.1696-1699. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Plane Plasmonic Antenna Arrays with Surface Nanogaps for Giant Fluorescence Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina M. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan T L Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.1703-1710. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b04978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary speckle patterns: deterministic interchange of intrincic vortices and maxima throuhg scattering media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (4), pp. 043903. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.043903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Optical Nano-antennas Resolve Cholesterol-Dependent Nanoscale Heterogeneities in the Plasma Membrane of Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina M. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra J. E. Borgman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Manzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (10), pp.6295 - 6302. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of temporal dispersion gratings in fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.1511-1517. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.34.001511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-wave interferences space-time duality: Young slits, Fresnel biprism and Billet bilens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2017.03.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase retrieval in multi-core fiber bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.647-650. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie vibrationnelle des systèmes vivants : un nouvel outil pour la biologie et la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3 magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Nanoscopic Phase Separation in Biological Lipid Membranes Resolved by Planar Plasmonic Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.7241-7250. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b03177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Order Degradation in Autoimmune Demyelination Probed by Polarized Coherent Raman Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton B. de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113 (7), pp.1520 - 1530. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2017.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of imprecise estimations for polarization-resolved second-harmonic generation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (7), pp.1353-1362. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.33.001353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on biosensing and photonics with advanced nano-optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Di Fabrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schlücker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.063003. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended field-of-view in a lensless endoscope using an aperiodic multicore fiber’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (15), pp.3531. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.003531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo single human sweat gland activity monitoring using coherent anti-Stokes Raman scattering and two-photon excited auto-fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.803-812. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.14292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Assisted Solvothermal Chemistry Using Plasmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien M L Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Kundrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bermudez Urena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.2-8. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.6b00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin endoscopes based on multicore fibers and adaptive optics: a status review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.121506. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.21.12.121506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Dielectric Silicon Nanogap Antennas To Enhance the Fluorescence of Single Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina M. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (8), pp.5143-5151. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging of molecular symmetry by coherent anti-Stokes Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Cleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11562. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Nanoantennas Enable Forbidden Förster Dipole–Dipole Energy Transfer and Enhance the FRET Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Babu Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niek F. Van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.6222-6230. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-thin rigid endoscope: two-photon imaging through a graded-index multi-mode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.825-841. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.000825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widefield lensless endoscopy with a multicore fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ori Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.4771-4774. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.004771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Coherent Anti-Stokes Raman Scattering (CARS) System on a Ti:Sapphire and OPO Laser Based Standard Laser Scanning Microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Boukhaddaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricaud Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.e54262. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/54262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widefield lensless imaging through a fiber bundle via speckle correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Porat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.16835-16855. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.016835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear femtosecond pump-probe spectroscopy using a power encoded soliton delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saint-Jalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Orientational Order Probed by Coherent Anti-Stokes Raman Scattering (CARS) and Stimulated Raman Scattering (SRS) Microscopy: A Spectral Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma-Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (7), pp.3242-3249. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5113813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D molecular cutaneous absorption in human skin using label free nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 200, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and compensation of residual group delay in a multi-core fiber for lensless endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (6), pp.1221-1228. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.32.001221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Nanoantenna Field Conﬁnement to FRET Distances Enhances Forster Energy Transfer Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Ghenuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.6193−6201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale volume confinement and fluorescence enhancement with double nanohole aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A. Al Balushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.15852. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep15852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area CMOS bio-pixel array for compact high sensitive multiplex biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Contie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.877-881. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4LC01025F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: &amp;quot;Validating subcellular thermal changes revealed by fluorescent thermosensors&amp;quot; and &amp;quot;The 10^5 gap issue between calculation and measurement in single-cell thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.803. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.3552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Nanoparticle Dimer Antennas for Plasmonic-Enhanced Single-Molecule Fluorescence Detection at Micromolar Concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Plauchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.1099 − 1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Temperature Shaping using Plasmonic Nanoparticle Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bermudez Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.8984-8989. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4NR01644K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based ultrashort pulse delivery for nonlinear imaging using high-energy solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint-Jalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (8), pp.086021. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JBO.19.8.086021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-Z. Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1), pp.013836. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidly tunable and compact coherent Raman scattering light source for molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saint-Jalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering of matter symmetry properties by circularly polarized nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.063827. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.063827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Heating and Micro-Bubble Generation around Plasmonic Nanoparticles under cw Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.4890. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp411519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic antennas and zero‐mode waveguides to enhance single molecule fluorescence detection and fluorescence correlation spectroscopy toward physiological concentrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Ghenuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Nanomedicine and Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wnan.1261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critique of methods for temperature imaging in single cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.899-901. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.3073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-harmonic optical heating of plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed S. A. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.035439. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background free stimulated Raman spectroscopy and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.053905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational modulation and hydrodynamic radii of CP12 protein and its complexes probed by ﬂuorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mansuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gontero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281, pp.3206-3217. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.12854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced heating of nanoparticle arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bermudez Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.6478. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn401924n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Local Organization of Cell Membranes Using Excitation-Polarization-Resolved Confocal Fluorescence Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (3), pp.784-8. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp309528f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon lensless endoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.20713-20721. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.020713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward endoscopes with no distal optics: video-rate scanning microscopy through a fiber bundle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.609-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold nanoparticles for enhanced single molecule ﬂuorescence analysis at micromolar concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (22), pp.27338-27343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analog of the Gouy phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.143902. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.143902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-field vibrational phase imaging in an extremely folded box-coherent anti-Stokes Raman scattering geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Jesacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.709-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-antennes plasmoniques pour la biophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Ghenuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional temperature imaging around a gold microwire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.244103. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4811557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plasmonic 'antenna-in-box' platform for enhanced single-molecule analysis at micromolar concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Zanten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.512-516. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2013.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic nanojet focusing for hollow-core photonic crystal fiber probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Ghenuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (36), pp.8637-8640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative absorption spectroscopy of nano-objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bermudez Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.165417. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.165417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Gouy phase shift in photonic jets with a wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Rolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Stout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.3531-3533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation Enhancement of a Quantum Dot Coupled to a Plasmonic Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bermudez Urena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P. Kreuzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Itzhakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.OP314-OP320. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201202783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated excitation of fluorescence to quantify excitation enhancement in aperture antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (16), pp.18085-18090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy: Fast and label free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.802-803. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kagome hollow-core photonic crystal fiber probe for Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Ghenuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Rammler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Y. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scharrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Frosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (21), pp.4371-4373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic model of the molecular orientational distribution probed by polarization-resolved second-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Aït-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.043829. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.043829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton dynamics in photonic-crystal fibers for coherent Raman microspectroscopy and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.379-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Field Vibrational Phase Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (9), pp.093902. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.093902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-resolved four-wave mixing for structural imaging in thick tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (6), pp.1541-1550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow-core photonic crystal fiber probe for remote fluorescence sensing with single molecule sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Ghenuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (27), pp.28379-28387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber spectral compression of picosecond pulses at telecommunication wavelength enhanced by amplitude shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4547-4553. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.51.004547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Imaging of Nanostructures by Quantitative Optical Phase Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.2452 - 2458. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn2047586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Antennas for Directional Sorting of Fluorescence Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2400-2406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse chemical interface detection with coherent anti-Stokes Raman scattering (CARS) microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.086006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized multiplex coherent anti-Stokes Raman scattering using a picosecond laser and a fiber supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.021108. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3534783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of chemical interfaces in coherent anti-Stokes Raman scattering microscopy: Dk-CARS. I. Axial interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (12), pp.2519-2530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCS diffusion laws in two-phase lipid membranes: determination of domain mean size by experiments and Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenne P. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (5), pp.1242-1251. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.3738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Parametric Oscillators based light source for Coherent Raman Scattering microscopy: a practical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.021106. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3533311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping by coherent addition of multiple redshifted solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (7), pp.1716-1723. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated-Raman scattering microscopy by spectral focussing and fiber-generated soliton as Stokes pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.2387-2389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Orientational Order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarization-Resolved Microscopy Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trombik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-T. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.468. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of chemical interfaces in coherent anti-Stokes Raman scattering microscopy: D-CARS. II. Arbitrary interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (12), pp.2531-2539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of chemical interfaces in coherent anti-Stokes Raman scattering (CARS) microscopy: D-CARS - II. Arbitrary interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.2531-2539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse chemical interface detection with coherent anti-Stokes Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.086006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering fluorescence signals by quantifying separately the excitation intensity from the number of emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17), pp.3317-3319. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.003317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-pulsed optical heating of gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.035415. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.035415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of chemical interfaces in coherent anti-Stokes Raman scattering (CARS) microscopy: Dk-CARS - I. Axial interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.2519-2530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization resolved stimulated Raman scattering: probing depolarization ratios of liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-clad hollow core photonic crystal fiber for coherent Raman endoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (13), pp.12562. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.012562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large molecular fluorescence enhancement by a nanoaperture with plasmonic corrugations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (14), pp.13056-13062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bright Unidirectional Fluorescence Emission of Molecules in a Nanoaperture with Plasmonic Corrugations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.637-644. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl103738d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transform-limited spectral compression by self-phase modulation of amplitude-shaped pulses with negative chirp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andressen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.707-709. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.000707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon fluorescence correlation spectroscopy with high count rates and low background using dielectric microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (4), pp.1075-1083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal quantum dots as probes of excitation field enhancement in photonic antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heykel Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Itzhakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.4571-4578. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn1009209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonde à fibre optique pour la spectroscopie de corrélation de fluorescence : l'analyse des dynamiques de fluorescence devient portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milutinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 275, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Order Symmetry Structural Properties of Vibrational Resonances Using Multiple-Field Polarization Coherent Anti-Stokes Raman Spectroscopy Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (12), pp.123903. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.123903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Enhanced Raman Scattering on a Single Nanometric Aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.16250-16256. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp104971p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Quantum Dots as Probes of Excitation Field Enhancement in Photonic Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Itzhakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.4571-4578. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn1009209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Methods to Enhance Fluorescence Correlation Spectroscopy and Single Molecule Fluorescence Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.206-221. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms11010206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Young's double slit experiment for background-free nonlinear Raman spectroscopy and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (21), pp.213905. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.213905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and Phase Pulse Shaping applied to Structural Contrast in Nonlinear Microscopy Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Behrndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Ait-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.013809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Young's Double Slit Experiment for Background-Free Nonlinear Raman Spectroscopy and Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.213905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Second Harmonic Generation from individual metallic nano-apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (23), pp.4063-4065. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.004063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization Coherent Anti-Stokes Raman spectroscop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (7), pp.775-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (12), pp.1789-1791. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.001789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a Fabry-Perot cavity: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (7), pp.1295-1309. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.26.001295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-fiber-microsphere for remote fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (21), pp.19085-19092. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.019085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the lateral resolution of scanning microscopes by a factor of two using 2-image microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.09040. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2009.09040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Anti-Stokes Raman Scattering (CARS) in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.1789-1791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization coherent anti-Stokes Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.Pending. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient excitation and collection of single molecule fluorescence close to a dielectric microsphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (7), pp.1473-1478. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.26.001473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoaperture-Enhanced Signal-to-Noise Ratio in Fluorescence Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lowder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (2), pp.834-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonics applications of nanometric apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (4), pp.488-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonics applications of nanometric apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.488-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile dual spot laser scanning confocal microscopy system for advanced fluorescence correlation spectroscopy analysis in living cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (8), pp.083702. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3205447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional subwavelength confinement of light with dielectric microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (4), pp.2089-2094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial Role of the Adhesion Layer on the Plasmonic Fluorescence Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.2043-2048. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn900460t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic multiple-target tracing to probe spatiotemporal cartography of cell membranes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Sergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (8), pp.687-694. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused field symmetries for background-free coherent anti-Stokes Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (6), pp.061802(R). </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.061802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures photoniques pour la détection exaltée de la fluorescence de molécules individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 262, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission and excitation contributions to enhanced single molecule fluorescence by gold nanometric apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (5), pp.3008-3020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging of photonic nanojets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (10), pp.6930-6940. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.006930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization distortion effects in polarimetric two-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (25), pp.20891-20901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy near transverse interfaces: a vectorial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (10), pp.1655-1666. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.001655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field enhancement in a circular aperture surrounded by a single channel groove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (3), pp.2276-2287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence fluctuations analysis in nanoapertures: physical concepts and biological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochemie / Histochemistry Histochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.795-805. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00418-008-0507-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raft nanodomains contribute to Akt/PKB plasma membrane recruitment and activation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hawchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.538-47. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raft nanodomains contribute to Akt/PKB plasma membrane recruitment and activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hawchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposable Microscope Objective Lenses for Fluorescence Correlation Spectroscopy Using Latex Microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80, pp.6800-6804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoaperture-enhanced fluorescence: Towards higher detection rates with plasmonic metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (4), pp.045413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong electromagnetic confinement near dielectric microspheres to enhance single-molecule fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (19), pp.15297-15303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raft nanodomains contribute to Akt/PKB plasma membrane recruitment and activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xj Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hawchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.538-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-target tracing (MTT) algorithm probes molecular dynamics at cell surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergé Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertaux Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigneault Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguet Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocol Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2008.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Analysis within Single Nanometric Apertures Reveals the Ultrafine Cell Membrane Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.913-919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-scattering theory of light diffraction by a circular subwavelength aperture in a finitely conducting screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Fehrembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.339-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman scattering microscopy (CARS): Instrumentation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hadjur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 571, pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) microscopy imaging at interfaces: evidence of interference effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (16), pp.10408-10420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and Nonradiative Photokinetics Alteration Inside a Single Metallic Nanometric Aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Fehrembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (30), pp.11469-11474. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0726135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie Raman stimulée (CARS) : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.853-858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Raman depolarisation ratio on far-field radiation patterns in coherent anti-Stokes Raman scattering (CARS) microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.06013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined diffusion in tubular structures analyzed by fluorescence correlation spectroscopy on a mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James N. Sturgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (18), pp.4497-4507. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.004497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-color fluorescence cross-correlation spectroscopy in a single nanoaperture : towards rapid multicomponent screening at high concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.12206-12216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive effects in coherent anti-Stokes Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.7005-7011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics in the plasma membrane: how to combine fluidity and order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. T. He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.3446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and fluorescence emission in a single nanoaperture: Optimizing the local intensity enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 267, pp.224-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of optical active microcavities based on color centers in LiF by ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of optical active microcavities based on color centers in LiF by ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.1166. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2005.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00352953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopuits métalliques pour exalter les contrastes en microscopie optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capoulade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic molecular confinement in the plasma membrane by microdomains and the cytoskeleton meshwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.3245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Fluorophore Diffusion in a Lipid Membrane over a Subwavelength Aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.SN1-SN4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field enhancement in single subwavelength apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.2342-2348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the interferences between the emitted beams in a 4Pi microscope by partial coherence interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87, pp.181103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence correlation spectroscopy diffusion laws to probe the submicron cell membrane organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, pp.4029-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecule fluorescence in rectangular ano-apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.7035-7044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of single molecule fluorescence detection in subwavelength apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Capoulade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (11), pp.117401-117404. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.117401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon excitation on a single subwavelength hole in a metallic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.2332-2337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence correlation spectroscopy diffusion laws to probe the submicron cell membrane organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, pp.4029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of optical microcavities based on F2 colour centres in lithium fluoride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonfigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathelinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Montereali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.389. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2004.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined diffusion in membrane microdomains of living cell explored by fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.524A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence correlation spectroscopy on a mirror to probe the diffusion of confined molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86, pp.359A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microcavities based on color centers : new approach to activate resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40, pp.1294. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20045960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00114182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence correlation spectroscopy on a mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.2203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00072362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and enhancement of the luminescence of individual biological molecules in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subwavelength patterns and high detection efficiency in fluorescence correlation spectroscopy using photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.4106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Profiles and directionality in Microcapillaries Measured by fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emission from europium chelates located in crossed grating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.S115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence imaging of submicrometric lattices of colour centres in LiF by an apertureless scanning near-field optical microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Benrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (7), pp.353. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.9.000353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emission from sources located within metallodielectric planar microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.3602-3609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emission into planar multi-dielectric microcavities: Theoretical and experimental analysis of rare earth ion radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemarquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(98)00042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant focusing in a planar microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph I Westbrook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (11), pp.2712-2715. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.15.002712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emission in multilayer microcavities: modal theory extended with Fourier-Green analysis for dissipative structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.549-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation properties of luminescent atoms placed in a planar microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20, pp.625-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (517)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvo-scanning two photon temporal focusing microscopy with random speckled illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vernuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2026, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal focusing hyperspectral CARS microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vernuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Magermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2026, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide field multiphoton and coherent Raman imaging using speckle light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Vibrational Spectroscopies – from Developments in Physical Chemistry to Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WE-Heraeus-Seminar, Feb 2026, Bas Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolved wide field coherent Raman microscopy using speckle light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osaka Univ general seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katsumasa Fugita, Oct 2025, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keio Univ: Coherent Raman workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ideaki Kano, Oct 2025, Tokyo (JP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frame-rate wide-field multiphoton microscopy with a temporal focusing scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vernuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Genchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microscopic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1393703, </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3098027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histologie intra-opératoire instantanée utilisant le Raman stimulé: développement en microscopie et en endoscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches interdisciplinaires en Santé au CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widefield and optically sectioned two-photon imaging of biological samples using random illumination microscopy (2p-RIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fantuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giroussens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microscopic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1393702, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3098026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman imaging in the time and frequency domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tokyo Univ general seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Takuro Idegushi, Oct 2025, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolved wide field multiphoton imaging using speckle light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysic Symposium VU University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU University, Dec 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-field nonlinear microscopy with speckle fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in laser based microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telluride Science Research Center, Jul 2025, Telluride (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide field nonlinear microscopy using speckel illuminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRISNO17 - French Israel meeting on nonlinear optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histologie Raman stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’optique et la photonique au service de la recherche biomédicale et la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroBiomed, Sep 2025, Sophia Antipolis (06), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman imaging for Biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-clad tapered multicore fibers for two-photon lensless endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Genchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microscopic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1393704, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3098028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman imaging for label free detection of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank Symposium on Translational Healthcare Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Penrith, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-noise limited tunable stimulated Raman scattering microscopy and its application for virtual histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Gajendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Biophotonics: Diagnostics and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.139342Y, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3097792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arndom illumination microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging the Future CZI international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang Zukerberg Initiative (CZI), Nov 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Spectroscopy for Low Raman Imaging: Strategies to address the low frequencies up to the fingerprint region’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisira Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Vourdaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Iliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy- FOM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gênes (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Photon Imaging Probe for In-vivo Brain Imaging in Freely Moving Rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Gajendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brévalle-Waslilewki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy-FOM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear microscopy and endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCNL general colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCNL Netherland, Dec 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Coherent Raman Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced microscopy course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Maastricht, Jun 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Stimulated Raman Histology for the near-instant assessment of central nervous system samples and the in-vivo organoid growth monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy- FOM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gênes (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive stimulated Raman scattering imaging using an ultra-fast acoustic-optics delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisira Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Chemical Microscopy for Life Science and Translational Medicine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, France. pp.33, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear flexible endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POMMS2024 Photonique guidée multimodale et multicanaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon Excited Fluorescence Random Illumination Microscopy (2PEF-RIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy - FOM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gênes (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of compressive Raman spectroscopy to image and classify microplastics from natural marine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fauvarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy- FOM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random illumination microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR Complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Complexe, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear flexible endoscopy using specialty optical fibers for freely moving neuron activity imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen2024 - Neurophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-field coherent anti-Stokes Raman scattering microscopy using random illuminations (CARS-RIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fantuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy - FOM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gênes (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Stokes Raman scattering microscopy (CSRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy - FOM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gênes (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free highly multimodal nonlinear endoscope using hollow core fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brévalle-Waslilewki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Gajendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy- FOM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE RAMAN COHÉRENTE: DÉVELOPPEMENTS RÉCENTS ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie SFO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-thin endoscopes: two-photon imaging at the tip of a bare fiber with wavefront shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Genchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency coherent Raman and non-resonant transient absorption phase imaging with optical scattering robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy- FOM2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gênes (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie Raman stimulée: du Laboratoire au Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Laboratoire au Marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Bio Imaging et GDR ImaBio, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Stimulated Raman Histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMC+ Instant Histology Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Maastricht, Nov 2023, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency coherent Raman imaging with high optical scattering robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion with Yaron Silberberg: From time-space duality to coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-fast nonlinear optics, Memorial to Yaron Silberberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Weizmann Institute of Science, May 2023, Rehovot, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible two-photon lensless endoscope with tapered multicore fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de développement de lasers multiphotoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS RTFm ImaBio, Nov 2023, Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency stimulated Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Rimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed compressive Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-Free Molecular Imaging with Coherent Raman Microscopy and Endoscopy - Plenary speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Molecular Imaging Meeting (EMIM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live stimulated Raman histology for the near-instant assessment of central nervous system samples’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boissonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic West 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed low frequency Raman spectroscopy and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRISNO16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Weizmann Institute of Science, Jan 2023, Ein Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Stimulated Raman Histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC Meeting on Photonics assisted Cancer Pathology and Surgery at University Hospital Antwerp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPIC, Nov 2023, Antwerp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU ITN MUSIQ School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Union; Politecnico di Milano, Mar 2023, Milan (Virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative molecular absorption of cosmetic active molecules in human skin using coherent Raman imaging (CARS and SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear endoscopes with specialty optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School on nonlinear optics in fiber and in integrated optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ELIOS, Oct 2023, Cargèse (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers and Challenges in Advanced based Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telluride Science Research Center, Jul 2023, Telluride (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free highly multimodal nonlinear endoscope using hollow core fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Gajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random illumination wide field coherent anti-Stokes Raman scattering microscopy (RIM-CARS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michele Fantuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Coherent Impulsive Raman Imaging and Spectroscopy with Scattering Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy A Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics, Rochester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rochester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-sensitivity label free chemical imaging inside living systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centuri General seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and instruments in stimulated Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTRAST workshop on coherent Raman imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman imaging for scientific and medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman Fest 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution two-photon, three-photon, Harmonic generations and CARS flexible endo-microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabert Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed spatial frequency modulation nonlinear spectroscopic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Squier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Illumination Wide-field Coherent Anti-Stokes Raman Scattering Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michele Fantuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Raman spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Long beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed compressive Raman imaging technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicore Fibers for Lensless Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diedo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise parametric amplification of an ANDi fiber supercontinuum to the W-level at 40MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust, high speed low frequency coherent Raman microscopy, International conference on Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution two-photon, three-photon, Harmonic generations and CARS flexible endo-microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabert Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible miniature 3-photon micro-endoscope using a functionnalized hollow core fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and applications of coherent Rman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international School of Sounds and Light, SEL2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of quantitative multiphoton micro(endo)scopy in regenerative medicine and tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Kucikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabert Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, on Line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed compressive Raman imaging technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicore Fibers for Lensless Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-endoscopie multimodale à trois photons sur tissus non marqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible miniature 3-photon micro-endoscope using a functionnalized hollow core fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-noise limited tunable dual-band stimulated Raman scattering microscopy and histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Rimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlef Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, san francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-noise limited tunable dual-band stimulated Raman scattering microscopy and histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Rimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlef Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Appey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2P fluorescence imaging of hippocampal neurons in mice using hollow core fiber based endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Gajendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDr ELIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible lensless endoscopes for 2-photon fluorescence imaging of hippocampal neurons in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Gajendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman and multiphoton endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New development in Raman imaging for the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VU Workshop on micro-plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadamard transmission matrix for efficient light use in multicore fiber endoscopy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-second low frequency vibrational SRS imaging using a fast acousto-optic delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddarth Shivkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Nonlinear Endomicroscopy Technologies and Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Optical Microsystems Webminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-miniaturized endoscope with multicore fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Extremely Advanced Transmission Technologies (EXAT2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECOND HARMONIC FOURIER PTYCHOGRAPHY MICROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michele Fantuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSCOPIE ET ENDOSCOPIE RAMAN COHERENTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lensless endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Gajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanvincq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadamard transmission matrix for efficient light use in multicore fiber endoscopy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument development in Coherent Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Scattering workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Teddington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'imagerie Aix Marseille Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique Raman comprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo quantitative molecular absorption of glycerol in human skin using coherent anti-Stokes Raman scattering (CARS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Potter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman advances :Microscopy and endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Raman Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lensless endoscpe with multicore fibers,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR ELIOS 'Effets non-linéaires dans les fibres optiques'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman imaging in the high and low frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Arago spot in nonlinear optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2020, Washington, United States. NpW2D.4, </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpW2D.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear fiber propagation of partially coherent fields exhibiting temporal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2020, Washington, United States. NpM2D.6, </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpM2D.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Raman imaging fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Wesr 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Microscopy: Current status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de Spectroscopies Vibrationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency projection imaging of coherent anti-Stokes Raman scattering (SPIFI-CARS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Bartels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman microscopy of crystals: from molecular symmetries to polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Cleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman Fourier ptychography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Unger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kadhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible lensless endoscope with a conformationally invariant multi-core fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanvincq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anapath instantané en per-opératoire : a technologie SRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ième Symposium international de chirurgie laparoscopique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Arago spot in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg (virtual), France. pp.11358-25, </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2554988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast stimulated Raman and second harmonic generation imaging for intraoperative gastro-intestinal cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution multimodal flexible coherent Raman endoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabert Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear fiber propagation of partially coherent fields exhibiting temporal correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Elios, Dec 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological and pharmaceutical applications of CRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative phase imaging with a thin diffuser, Focus in Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in laser based microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Imaging endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ashburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological and pharmaceutical applications of CRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman histology: one to one comparaison with standard haematoxylin and eosin staining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman microscopy and endoscopy’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EsuLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman microscopy and endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESuLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lensless endoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman advances :Microscopy and endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Raman Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From coherent Raman microscopy to endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation expérimentale de la cohérence temporelle d'ondes partiellement cohérentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ièmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From coherent Raman microscopy to coherent Raman endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal label-free imaging for instantaneous gastro-intestinal cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUS-Endo Endoscopie Gastrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Raman technology versus hyperspectral Raman imaging for breast microcalcifications cancer assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton B de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peter Winlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imageur Raman à acquisition comprimée pour l’imagerie moléculaire endoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Recherche partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution multimodal flexible coherent Raman endoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Y. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From coherent Raman microscopy to coherent Raman endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo and in vivo quantitative 3D molecular cutaneous imaging in human skin using coherent Raman and 2photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE BiOS. Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Coherent Raman Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPFL ETH Young reasercher congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Fiesh, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on recent advances in ultrafast non-linear fiber optics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lensless endocopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImagiNano French Israeli Conference on Imaging and NanoOptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ramot, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie du vivant par endoscopie non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Life Imaging Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast stimulated Raman scattering (SRS) hyper-spectral imaging with an acousto-optic delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman instant histology applied to gastro-intestinal cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fiber probe for biosensing and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics congress, ‘New fiber probe for biosensing and imaging’, Zurich 2-5 july 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoscopes multiphotoniques sans marquage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016 (conférence générale des sociétés françaises d'optique et de physique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free microscopy and molecular spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano PACA Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo and in vivo quantitative 3D molecular cutaneous imaging in human skin using coherent Raman and 2photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for the imaging of the skin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon lensless endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endoscopic Microscopy XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, France. </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2209263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie non linéaire pour l’étude de la peau et du cheveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 ème Colloque Francophone Thématique de Biologie Cutanée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide field lensless imaging using multi-core fiber bundle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ori Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NaBi French-Israeli annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Single Human Sweat Gland Activity Monitoring by CARS and TPEF Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de la pénétration d’actifs moléculaires dans la peau et les glandes sudoripares par microscopie non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ‘Imagerie multi-échelle du tissu cutané’ organisé par la Société Française d'ingé’ierie et d’imagerie cutanée’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast lasers for multiphoton microscopy and endoscopy: what do we need?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent General Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations and solutions for polarization resolved in-depth nonlinear vibrational imaging in biological tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton B. de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Polarimetry Imaging of Multicore Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics, OSA Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of America, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Raman micro spectroscopy via digital micro mirror devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton B. de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NaBi French-Israeli annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear endoscopes via hollow core fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lombardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Mytskaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NaBi French-Israeli annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards nonlinear lensless endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Tsvirkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NaBi French-Israeli annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D Molecular Cutaneous Absorption in Human Skin Using Label Free Nonlinear Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman microscopy and endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman Fest 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of indirect wavefront sensing methods for two photon scanning microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Champelovier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics &amp; Wavefront Control in Microscopy &amp; Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D molecular cutaneous absorption in human skin using label free nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman imaging in planta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Imagerie fonctionnelle de la plante GDR2588</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront optimized microscopy for imaging neural activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Champelovier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics &amp; Wavefront Control in Microscopy &amp; Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon lensless endoscope by controlling the wave front in a multi-core optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics &amp; Wavefront Control in Microscopy &amp; Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards two-photon lensless endoscopes: inter-core group delay compensation in a multi-core fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vainvinq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Microscopy Techniques IV; and Neurophotonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany. pp.953605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau temporel dispersif dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015, 35ième Journées Nationales de l’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear imaging: from Physics to Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie et Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 TSRC: Frontiers and Challenges in Laser‐Based Biological Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Telluride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced dipole-dipole energy transfer in aluminum antenna-in-box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia-Parajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Towards non linear endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th French Israeli meeting FRISNO 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon endoscope with no distal optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local organization of lipids in myelinated axons probed by polarization resolved coherent anti-stokes Raman scattering nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balla Naveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman Imaging of Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Israeli Meeting NaBi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ceaseare, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear imaging of tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie du vivant, A*Midex Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging calcium carbonate distribution in human sweat pore in vivo using nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ammasi Periasamy; Peter T. C. So; Karsten König, Editor(s), Feb 2015, San Francisco, United States. pp.93292H, </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2076904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-scale characterization of gold nanostructures using polarized nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balla Naveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Rendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bermudez Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karpinski Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic nanoantennas for enhanced single molecule analysis at micromolar conentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Zanten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niek van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia-Parajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label molecular imaging in Biosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Bioingénierie Moléculaire Cellulaire &amp; Thérapeutique Nancy, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast enhancement in Coherent Raman Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule spectroscopy using double nanohole aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EOS Topical Meeting on Optics at the Nanoscale (ONS’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber based ultra-short pulse delivery for nonlinear spectroscopy and microscopy using high energy solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saint-Jalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards two-photon lensless endoscopes: Inter-core group delay compensation in a multi-core ﬁber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conferences on Biomedical Optics, Advanced Microscopy Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump probe microscopy of human hair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balla Naveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards endoscopic CRS microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infrared and Raman Spectroscopy (CLIRSPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced imaging of hippocampal activity using adaptive optics in living mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Champelovier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Optics &amp; Wavefront Control in Microscopy &amp; Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards two-photon lensless endoscopes: Inter-core group delay compensation in a multi-core fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus On Microscopy 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gold nanostructures using polarized nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balla Naveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karpinski Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bermudez Urena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Biophotonics: molecular contrast for biomolecular detection and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General seminar Vrije Universiteit Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of coherent Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Microscopy workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoscopie moléculaire sans marquage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Diagnostic médical du futur : quelle place pour l'endoscopie ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved Four Wave Mixing/Coherent Raman Anti-Stokes nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptDiag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Resolved Single-molecule Localization-Based Super-Resolution Fluorescence Microscopy reveals orientation order in biomolecular assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valades Cruz Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gold nanostructures using polarized second harmonic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balla Naveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karpinski Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bermudez Urena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using circularly polarized CARS microscopy to reveal sample symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Cleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">label free molecular micro-endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping in normally dispersive fibers : experimental examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Nonlinear Waves and Coherent Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoantennas for enhanced single molecule detection at high concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia-Parajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference of Near-field Optics and Nanophotonics (NFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Snowbird, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single gold nanoparticles to enhance the detection of single ﬂuorescent molecules at micromolar concentration using ﬂuorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91261N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Cleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving a sample’s symmetry with FWM microscopy using circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Cleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoscope non linéaire pour l'imagerie en profondeur dans les tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation aux limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gouy phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GIS Photonique PACA est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free microscopy and endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK MPE User Group Meeting, Biomimaging, from multiphoton microscopy to nanoscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow core photonic crystal fiber probes for Raman and fluorescence spectroscopy with photonic nanojet focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Ghenuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE photonics Europe - Nanophotonics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical ﬁber probe for remote single molecule fluorescence sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Ghenuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanolight 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Resolved Single-Molecule Localization-Based Super-Resolution Fluorescence Microscopy Reveals Orientation Order in Bio-Molecular Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valades Cruz Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Society, 58th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward endoscopes with no distal optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Human Sweat Pore and Molecular Penetration into Skin with Label free Nonlinear Microscopy (CARS, SRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBS International Society for the Biophysics and Imaging of the Skin Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact suppression in SRS microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie quantitative par mesure de front d'onde. Applications à la mesure de masse sèche cellulaire, à la cartographie de température et à l'imagerie de phase vibrationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie de l'Optique Adaptative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna-in-box platform for enhanced single molecule detection at high conentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Zanten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School On Plasmonics 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangular silver nanoplates for local surface plasmon resonance sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School On Plasmonics 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation and two-photon excitation uorescence from individual nanocrystals of pyrazoline derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miniewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards endoscopes with no distal optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging human sweat pore and molecular absorption in skin with coherent Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization resolved super-resolution microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Valades Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on microscopy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gouy phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Nonlinear Optics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational phase imaging in an extremely folded box-CARS geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Roider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Jesacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on microscopy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber based imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Telluride, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature microscopy using quadriwave shearing interferometry. Applications in Thermoplasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on microscopy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact light source for coherent Raman (CARS/SRS) spectroscopy and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saint-Jalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Nonlinear Optics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact suppression in SRS Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative absorption spectroscopy of nano-objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Urena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on microscopy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging molecular organization of cell membranes and proteins assemblies using polarimetric fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/IQEC 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gouy Phase Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th NanoBio French Israeli meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optique adaptative pour la microscopie in vivo du cortex cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2013 / Journées Recherche Industrie de l'Optique Adaptative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna-in-box platform for enhanced single-molecule detection at micromolar concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Zanten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREA International symposium Visualizing signalling nanoplatforms at a higher spatiotemporal resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A key to understand the Intrinsically disordered proteins: Conformational modulation of the CP12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Ghenuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gontero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School On Plasmonics 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High symmetry orders probed by polarized coherent anti stockes raman scattering and four wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Munich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards endoscopes with no distal optic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie moléculaire sans marquage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice Bio Math Phys Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadriwave lateral shearing interferometry as a quantification tool for microscopy. Application to dry mass determination of living cells, temperature mapping, and vibrational phase imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Methods for Inspection, Characterization, and Imaging of Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United States. pp.879209, </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2021331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving a sample's symmetry with FWM microscopy using circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Cleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spectral Gouy phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Quantum Electronics Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.IF-P.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spectral Gouy phase shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Imaging using Quadriwave Shearing Interferometry. Applications in Thermoplasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic nanoantennas for enhanced single molecule analysis at micromolar conentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Zanten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niek van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label Free Nonlinear Imaging in Microscopy and Endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facts and artifacts in coherent Raman microscopy and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopic Imaging: A New Window into the Unseen World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Purdue University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of amyloid fibrils monitored by polarization resolved microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic nanoantennas for enhanced single molecule analysis at micromolar conentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Punj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moparthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Zanten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP6: the sixth international conference on surface plasmon photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight symmetry orders probed by polarized coherent Anti Stokes Raman Scattering and Four Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'imagerie non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lensless endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th NaBi meeting Franch Israeli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface enhanced biodetection on a CMOS biosensor chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vicaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róisín Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82310L</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural imaging of cell membranes using polarimetric fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Raman scattering microscopy by spectral focussing and fiber-generated soliton as Stokes pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saint-Jalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.822606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and passive photonic crystal fibers for compact coherent Raman scattering (CRS) microscope and endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo sweat pores studied by CARS microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Naurod, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers for coherent Raman microscopy: Frequency conversion, delivery, and collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saint-Jalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Naurod, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-resolved Four Wave Mixing and Second Harmonic Generation on Amyloid fibrils and Collagen fibrils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Naurod, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source optique fibrée pour la microscopie CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Photonique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie Raman Stimulée : du principe aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Talmont Saint Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature imaging using quantitative phase microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition des journées " Imagerie optique non conventionnelle "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman microscopy for skin investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal polarimetric nonlinear microscopy in tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ait-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase contrast in wide field coherent anti-Stokes Raman scattering (CARS) microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber transform-limited spectral compression by self-phase modulation of amplitude shaped pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. pp.NTu2D.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced and directional ﬂuorescence from molecules in a corrugated aperture antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanolight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d'impulsions en limite de Fourier par compression spectrale réalisée dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.219-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-field phase imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Naurod, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact light source for coherent Raman spectroscopy and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saint-Jalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Naurod, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced and directional molecular fluorescence in nanoaperture antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic model for the biomolecular organization probed by Second Harmonic Generation polarization microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West BiOS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental control over soliton interaction in optical fiber by pre-shaped input field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82740V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase contrast in wide-field coherent anti-Stokes Raman scattering (CARS) microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphoton Microscopy in the Biomedical Sciences XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical tools for cell and tissue investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging molecular percutaneous absorption with coherent Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double clad hollow core fiber for coherent raman microendoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images de génération de second harmonique résolue en polarisation : vers un modèle générique de l'ordre moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Ait-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Ondes - GT7 "Imagerie multiondes et/ou non linéaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées commune GDR ISIS et GDR 2588 Microscopie Fonctionelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional control of molecular ﬂuorescence emission with a single nanoaperture surrounded by surface corrugations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Antenne et interaction de champ proche " GDR " Ondes ", groupes GT5 &amp; GT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental control over soliton interaction in optical fiber by pre-shaped input field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEA Nabi workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cesarea, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced and directional fluorescence emission from molecules in a corrugated nanoaperture antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Marseille 2011 - Coloq'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying molecular order in biological samples using polarimetric multi-modal nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aït-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR ODER SYMMETRIES INVESTIGATED BY RESONANT (CARS, SRS) AND NON RESONANT (FWM, SHG) NONLINEAR POLARIZATION MICROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zohra Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and passive photonic crystal fibers for compact Coherent Raman imaging in microscopes and endoscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Solutions to Biomedical Problems - CARSExplorer Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide field phase imaging microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop LEA Nabi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cesarea, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved microscopy Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Society 55th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARS microscopy in France: from the Lab to industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy in the fast lane Showing R&amp;D applications of CARS microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular order imaging in cell membranes by polarimetric fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase contrast in wide field coherent anti-Stokes Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization resolved Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization resolved coherent Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and characterization of a femtosecond tunable light source based on the soliton self-frequency shift in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80710I, </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.886483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping for coherent Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraste de phase en microscopie CARS plein champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular order symmetries investigated by nonlinear polarization resolved microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECONOS conference; 30th CARS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular imaging and spectroscopy without labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-American Workshop on Electronic Materials at the interface with Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-clad hollow core photonic crystal fibre for coherent Raman endoscope: imaging chemical bonds without labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th thematic symposium on Advanced Multimodality Endoscopic Instruments in the Detection, Diagnosis, Therapy, and Follow-Up of Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on lipid order in cell membranes using fluorescence polarimetric microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Methods and Applications of Fluorescence, Spectroscopy, Imaging and Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing molecular order of lipid reporters di-8-ANEPQ in cell plasma membrane by fluorescence polarimetry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée scientifique "Biologistes, chimistes, physiciens, une communauté marseillaise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double clad hollow core fiber for coherent Raman microendoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical tools for Biophotonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced and directional fluorescence emission from molecules in a nanoaperture antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plasmonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations on cell membranes using fluorescence polarimetric microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-free nonlinear Raman microscopy and spectroscopy at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-resolved coherent anti-Stokes Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Croucher ASI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hong-Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of plasmonic nanoantennas with molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Colby College, Waterville ME, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-resolved coherent Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and Phase Pulse Shaping applied to nonlinear tensorial structure read-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Behrndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Ait-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West BiOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie multiphoton pour le diagnostic in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband multiplex CARS micro-spectroscopy in the picosecond regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal quantum dots to probe the excitation intensity enhancement on optical antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Itzhakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-Weizmann Institute NaBi Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing MHC Class I Protein and Lipid Order in Cell Membranes by Fluorescence Polarization - resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trombik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique interdisciplinaire en MIcroscopie FOnctionnelle en BIOlogie (MIFOBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase contrast in wide-field CARS microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying molecular order in biological samples using polarimetric muti-modal nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Gasecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Aït-Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational behavior of rigidly labeled MHC Class I molecules in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trombik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Molecular Nonlinear Optics : Information Technology and Life Sciences (AMARIS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond non linear pulse shaping with a pair of co-propagating solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andressen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Scientifique BCP "Biologistes, Chimistes, Physiciens, .. aux frontières du vivant : une communauté marseilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doule-clad hollow-core fiber for coherent Raman Microendoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulse Shaping Using photonic Crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andressen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulse Shaping Using photonic Crystal fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of optical antennas with optically-active molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon-Kenan Research Seminar on Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Colby College, Waterville ME, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation enhancement in isolated metal nano-apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West BiOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear imaging endoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoBioPhotonics NaBi second general meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie non-linéaire vibrationnelle CARS affranchie de bruit non-résonant aux interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie vibrationnelle pour la détection de tissus cancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Colloque Cancéropôle PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the enhancement factor for Surface-Enhanced Raman Scattering (SERS) on deterministic metallic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMARIS'10 - Advances in Molecular Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational behavior of rigidly labeled MHC Class I molecules in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trombik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-free nonlinear Raman microscopy and spectroscopy at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMARIS'10 - Advances in Molecular Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la densité spectrale d'énergie obtenue par auto-décalage fréquentiel Raman dans une fibre microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre optique microstructurée double gaine et coeur creux : Vers un endoscope CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric microspheres to enhance local and remote fluorescence correlation spectroscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Molecular Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-resolved coherent anti-Stokes Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradyot A. Agaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West BiOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency single molecule fluorescence detection and correlation spectroscopy with dielectric microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOS - PHOTONICS WEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, SAN FRANCISCO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background free CARS microscopy at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal quantum dots to probe the excitation intensity enhancement in photonic antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Itzhakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Parc Floral de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fluorescence from metal nanoapertures: physical characterizations and biophotonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heykel Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair Steve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOS - PHOTONICS WEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, SAN FRANCISCO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroCARS 2009 : Fall School on Raman and CARS microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometric apertures to enhance single molecule fluorescence detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular plasmonics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable FCS setups with latex microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heykel Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néso Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Carl Zeiss sponsored workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman scattering (CARS) in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization- resolved Coherent Anti-Stokes Raman Scattering Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brustlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EOS topical meeting on advanced imaging techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Jena, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and Ultra-resolution microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Matter Interaction Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Centre de Physique des Houches, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie Raman Stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teck'Co Raman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Israel Nabi meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ramot, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized CARS microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-US-Japan workshop on Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and Phase Pulse Shaping applied to Structural Contrast in Nonlinear Microscopy Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EOS topical meeting on advanced imaging techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoholes and microsphere for enhanced bio-molecule detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman scattering in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Adhesion Layers on the Performance of Plasmonic Antennae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mahdavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference on surface plasmon photonics SPP4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration de membranes modèles et cellulaires étudiée par spectroscopie de corrélation de fluorescence (FCS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'nano Paca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced molecular fluorescence near dielectric microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heykel Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plasmonics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Anti-Stokes Raman Scattering Microscopy with photonic crystal fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS tOpical meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging fluorescence correlation spectroscopy and plasmonics: characterizing nanostructures for high rate high efficiency single molecule detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference on surface plasmon photonics SPP4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie CARS: technique et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTDIAG2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-free coherent anti-Stokes Raman spectroscopy and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and Phase Pulse Shaping in Nonlinear Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroCARS 2009 – Raman and CARS microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latex microspheres to enhance fluorescence correlation spectroscopy beyond the diffraction limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heykel Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Carl Zeiss sponsored workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic multiple-target tracing probes spatiotemporal cartography of cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils de microscopie optique pour la biologie cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifique de l'Institut Jean Roche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics structures to enhance single molecule spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heykel Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Carl Zeiss sponsored workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la couche d'accroche sur l'exaltation de fluorescence dans une nano-ouverture d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizon de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of the adhesion layer on the plasmonic fluorescence enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Porquerolles Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics to enhance FCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Carl Zeiss sponsored workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused Field Symmetries for Background-Free Coherent Anti-Stokes Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th French Israeli Symposium on Nonlinear and Quantum Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Ein Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoaperture-enhanced FCS : understanding the physical origin of fluorescence enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Carl Zeiss sponsored workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual spot laser scanning FCS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Carl Zeiss sponsored FCS workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de bio-molécules exaltée par des nanostructures photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de NanoMicroTechnologie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie Raman Stimulée: Principe et Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme CNRS : Interface Physique Chimie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of rotational diffusion of GFP-tagged MHC molecule in living cells with polarized FCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. T. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Carl Zeiss sponsored FCS workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of rotational diffusion of GFP-tagged MHC molecule in living cells with polarized FCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. T. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCP6 - 6emes journées scientifiques interface Biologie Chimie Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and control in photonics structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEA NaNi 1st international scientific on Nano Bio Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis in CARS microcopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARS microscopy: Fundamentals and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abdus Salam International Center for Theoretical Physics - Winter College on Micro and Nano Photonics for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Anti Stokes Rman Scattering Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nano and Biophotonics for telecommunications and biotechnologies (MONABIPHOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCS diffusion laws in two-phase, two-component lipid bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIéme congrès Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual spot fluorescence system for studies of cell membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. T. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS annual meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 Image microscopy: a new tool to increase the lateral resolution of scanning microscopes by a factor of two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric microspheres to enhance single molecule fluorescence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris Nord Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARS microscopy: from principle to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New frontiers in Neurophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule fluorescence in subwavelength apertures: enhanced emission and photokinetics alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Us Workshop on Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-free CARS spectroscopy and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Optical Microscopy, Croucher Advanced Study Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear SHG enhancement in isolated metal nano-apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARS to study water penetration in skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroCARS 1st international conference on CARS microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Igls, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomolecule detection enhanced with photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMNT Franco-US workshop on Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused field symmetries for background-free CARS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroCARS 1st international conference on CARS microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Igls, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARS in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroCARS 1st international conference on CARS microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Igls, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the lateral resolution in confocal fluorescence and bio-luminescence microscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Microscopy in Good Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule fluorescence in subwavelength nanoapertures: enhanced emission and photokinetics alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris Nord Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fluorescence near dielectric microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heykel Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the ERG Nanolum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometric apertures to enhance single molecule fluorescence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tilton, NH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures nanométriques pour la détection exaltée de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journée scientifique BCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARS microscopy in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARS microscopy : dreams and reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIMAT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Gstaad, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafocusing with latex microspheres : applications to enhanced single-molecule fluorescence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Stout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GT2 GdR Ondes "Nouvelles micro et nanostructures pour l'ingénierie photonique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of photonic nanojets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'altération de la photocinétique moléculaire induite par une nano-ouverture individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Grenoble 2007 - Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-color fluorescence cross-correlation spectroscopy in a single nanoaperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Plasmonics in biology and in medicine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the lateral resolution in confocal fluorescence and bio-luminescence microscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy (FOM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive effects in coherent anti-Stokes Raman scattering (CARS) microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy (FOM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Raman depolarization ratio on far-field radiation patterns in coherent anti-Stokes Raman scattering (CARS) microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exaltation de l'émission de fluorescence dans des nanoouvertures percées dans des films d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Grenoble 2007 - Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of single-molecule fluorescence emission by subwavelength apertures milled in gold films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP3 Third International Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de corrélation de fluorescence à deux volumes pour l'étude de la signalisation cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field radiation patterns in coherent anti-Stokes Raman scattering (CARS) microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-volume fluorescence correlation spectroscopy for in-situ studies of cell signaling events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GdR CellTiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to nonlinear optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy (CARS Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures nanophotoniques pour étudier l'organisation sub-longueur d'onde des biomembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière du congrès général de la Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex lateral organization in live cell membranes revealed by fluorescence correlation spectroscopy in single nanometric apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie Raman stimulée CARS : développements récents et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xième Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman scattering microscopy near boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European/French Israeli Symposium on Nonlinear and Quantum Optics - FRISNO 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinces optiques holographiques pour le contrôle de stimulations locales de membranes cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nanohole for dual-color fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée BCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopuits pour l'étude de la diffusion membranaire à haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion AT3 - GdR 2588</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved single molecule detection and tracing algorithms for the generation of a dynamic map of membrane diffusion in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Biophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved single molecule detection and tracing algorithms for the generation of a dynamic map of membrane diffusion in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Biophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Correlation Spectroscopy for Cell Membrane investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nano and Biophotonics for telecommunications and biotechnologies (MONABIPHOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Correlation Spectroscopy for cell membrane investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nano- and Biophotonics (MONABIPHOT), Erasmus Mondus Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman scattering microscopy (CARS) image contrast at interfaces: evidence of interference effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy (FOM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nanometric apertures to enhance single molecule fluorescence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPP3 Third International Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de corrélation de fluorescence à deux volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre du GDR2588 "microscopie fonctionnelle du vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical role of lateral nanodomain organization at the plasma membrane for efficient cell signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Biophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 4Pi-microscopie: un moyen d'augmenter la résolution spatiale dans toutes les directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFO du club Photonique et Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual spot fluorescence correlation spectroscopy for in situ study of cell membrane dynamics during signal transduction events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFO Photonique et Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex lateralorganization in live cell membranes revealed by FCS in single nanometric apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Carl Zeiss sponsored workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie vibrationnelle CARS: Instrumentation et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMVIE3 Imagerie pour les sciences du vivant et la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Raman Scattering in a 10 Attoliter Nanohole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics OSA topical meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Uncasville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-wavelength diffusion in Biommebranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Physique de l'ESPCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent anti-Stokes Raman Scattering (CARS) microscopy: Instrumentation and applications to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Europ. Opt. Soc. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotrous métalliques pour exalter l'émission de florescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GT2 du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission in a single subwavelength aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsopie vibrationelle CARS : imager le vivant sans marqueur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS B 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence correlation spectroscopy in a sub-wavelength aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical meeting on Molecular Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive effect in Coherent Anti-Stokes Raman Scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOS 06, Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation croisée de fluorescence à deux couleurs dans un nanopuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion thématique GT2 du GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobiophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique nanophotonique sur silicium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aspects and application of Coherent Anti-stokes Raman Scattering (CARS) microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFO du club Photonique et Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopuits pour l'étude de la diffusion membranaire à haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunion commune transverse GT2-GT5 du GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecule detection enhancement in subwavelength apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOS 06, Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie ultra-sensible pour l'analyse cellulaire et tissulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire invité au Laboratoire Charles Fabry de l'Institut d'Optique Théorique et Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All the things you can do combining fluorescence correlation spectroscopy with nanometric apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Carl Zeiss sponsored workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopuits pour l'étude de la diffusion membranaire sur cellules vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFO du club Photonique et Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nanohole to simplify dual-color fluorescence correlation spectroscopy at high concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Carl Zeiss sponsored workshop on FCS and related methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of single molecule fluorescence in subwavelength apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion thématique GT2 du GdR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie FCS et CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire invité du Laboratoire de Photophysique Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Correlation Spectroscopy to probe molecular confinement in live cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOS 06, Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation croisée de fluorescence à deux couleurs dans une nanoouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFO du club Photonique et Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Anti-Stokes Raman Scattering Microscopy (CARS): Instrumentation and application to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Suède Nanobiotech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Raman depolarization ratio on radiation pattern in coherent anti-Stokes Raman scattering (CARS) microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field radiation pattern in Coherent Anti-stokes Raman Scattering (CARS) Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics structures to study the sub-wavelength diffusion in bio membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoE Epixnet Winter school ‘Optoelectronic Integration: Technology and Applications'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subwavelength apertures for fluorescence correlation spectroscopy with high spatial resolution on cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOBIO The live cell from nano to micro : Mind the gap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics structures to study the subwavelength organization of cells and bio-membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Europ. Opt. Soc. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCS Diffusion laws to explore the submicron organization of live cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Fluorescence Correlation Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion confinée dans la membrane plasmique: Evidence du rôle respectif des microdomaines lipidiques et du cytosquelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conchonaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ième Congrès National de la Biologie Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined diffusion studied by Fluorescence Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Général du Laboratoire Optique et Biosciences, Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Formation in Coherent Anti-Stokes Raman Scattering Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP 2005 Conference "A century after Einstein"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journée Scientifique et Technique du GDR Microscopie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics structures to study confined diffusions in bio-membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Général du Laboratoire de Photonique et Nanostructures (LPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marcoussis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial localisation of luminophores in a modified 4π-microscope with partial coherence interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus On Microscopy 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets Réfractifs en Microscopie par diffusion Cohérente Raman (CARS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation pattern and image formation in coherent anti-stokes Raman scattering microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus On Microscopy 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics structures to study confined diffusions in bio-membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive effects in Coherent Anti-Stokes Raman Scattering (CARS) Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus On Microscopy 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics structures for live cell analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First France-Israel Conference on Nanobiophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Single Molecule Fluorescence Detection in Subwavelength Apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capoulade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Formation in Coherent Anti-Stokes Raman Scattering Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exaltation de la fluorescence de molécules uniques dans des nanostructures métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capoulade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloq 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecule detection in nano-apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus On Microscopy 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Correlation Spectroscopy to probe molecular confinement in live cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic molecular confinement in live cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of single molecule fluorescence detection in subwavelength apertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dintinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes de rayonnement en microscopie CARS (Coherent Anti-Stokes Raman Scattering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The submicroscopic organisation of live cell membranes viewed as a source of molecular confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IUPAB &amp; 5th EBSA International Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie Raman Stimulée : CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale de Microscopie Fonctionelle du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined diffusion studied by Fluorescence Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférencier invité au Laboratoire AMOLF (Atomic and Molecular Physics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular confinement in membrane microdomains probed by Fluorescence Correlation Spectroscopy : Simulations and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Society Topical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Assilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Imaging by Coherent Anti-Stokes Raman Scattering (CARS) Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined diffusion in bio-membranes studied by fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on fluorescence spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar optical microcavities based on color centers in lithium fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nichelatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonfigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Montereali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des lasers impulsionnels en biologie : génération de contraste et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Femto 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing and shaping the fluorescence detection volume for single bio-molecules analysis: the assets of nanophotonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-photonics : Fundamentals and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Spring School ‘Nanophotonics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear contrast in Optical Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eulasnet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique membranaire du récepteur de l'EGF couplé à des nano-cristaux suivi par fluorescence de molécule unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de recherche Microscopie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonics with photonics structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence correlation spectroscopy on a mirror to probe the diffusion of confined molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Society Annual Meeting 48th, February 14-18 2004, Baltimore (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined diffusion in membrane microdomains of living cells explored by fluorescence correlation spectcrosopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Society Annual Meeting 48th, February 14-18 2004, Baltimore (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie et spectroscopie vibrationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journée ‘Biologistes, Chimistes et Physiciens.. aux frontières du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the membrane leaflet dynamics in living cells by Fluorescence Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kloog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Society Topical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Assilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial localization of luminophores by partial coherence interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Multiphotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique ‘Laser de Pointe'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie Raman Stimulée : CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Nationale de Microscopie Fonctionnelle du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement in cell membranes studied by Fluorescence Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Imcode on ‘Waves in complex media : Soft matter rand Granular materials'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Correlation Spectroscopy to determine diffusion laws: application to live cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single biomolecule detection using photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe, 2004, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single bio-molecule detection enhancement using photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobiotechnologies II, 23-24 avril 03, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microcavities based on F2 color centers in lithium fluoride films: modification of spontaneous emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonfigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montereali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nichelatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie ultra-sensible : de la Physique à la Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire donnée à l'Université de Troyes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microdomaines membranaires par spectroscopie de corrélation de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique, Lyon, 7-10 July, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Anti-stokes Raman Scattering Microscopy : An Ultrasensitive Technique without Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-France Conference on Molecular Photonics and Biophotonics at Micro and Nano-scale (JFC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hyogo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecule detection enhancement using photonics structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRISNO7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures photoniques, fluctuations de fluorescence et confinement membranaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique, Opto 2003, 21-23 octobre 2003, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single bio-molecule detection by Fluorescence Correlation spectroscopy: Application to confined diffusion analysis in bio-membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Workshop on Molecular Photonics and Biophotonics at micro and nano-scales, Awaji island, Yumebutai, Japon, 27-31 octobre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Yumebutai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle methode de fabrication de micro-cavité optique à base de centres colorés créés par implantation ionique dans du LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orucevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro et nanostructures optiques pour la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Imagerie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de molécules biologiques individuelles: application à l'étude de diffusion confinée dans les membranes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microdomaines membranaires par spectroscopie de corrélation de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wawrezinieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et exaltation de la luminescence d'objets individuels: entre la physique et la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 03, Toulouse 3-5 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de vitesse et direction d'écoulement dans des microcanaux par détection optique de molécules individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et exaltation de la luminescence de molécules biologiques individuelles en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence enhancement using corrugated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linz Winter Workshop of nanoproves and fluorescence spectroscopy, Linz, January, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow profiling using fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linz Winter Workshop of nanoproves and fluorescence spectroscopy, Linz, January, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow profiling using fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linz Winter Workshop of Nanoprobes and Fluorescence Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diffusion membranaire par détection optique de molécules individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence correlation spectroscopy on mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linz Winter Workshop of Nanoprobes and Fluorescence Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined diffusion in cell membranes explored by fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EMBL PhD Student Symposium : Life within Boundaries - Membranes &amp; Compartments in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence correlation spectroscopy on mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linz Winter Workshop of nanoproves and fluorescence spectroscopy, Linz, January, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures photoniques pour le contrôle de l'émission spontanée: de la physique à la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle SFP Daniel Dautreppe Développements récents en optique, Grenoble 21-25 octobre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecule enhancement using photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Allemand de Physique, Single molecule physics Fondation des Treilles, 12-18 avril, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Correlation Spectroscopy with sub-wavelength photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international workshop on Single Molecule Detection and Ultrasensitive Analysis in Life Sciences PicoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'écoulement en microfluidique capillaire par spectroscopie de correlation de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optix 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New process for manucfaturing ceramic microfluidic devices for microreactor and bioanalytical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Provin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Microreaction Technology (IMRET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et exaltation de la luminescence de molécules biologiques individuelles en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloq 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de fluorescence et structures photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du groupement français de photochimie/lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions at Marseille Fresnel Institute for the reflexion and transmission narrow-band filtering in the near and far field regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin film physics and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence measurements of F2 color center nanostructures by an apertureless SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Benrezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bijeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Near Field Optics and Related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures optiques pour l'exaltation de la luminescence de marqueurs biologiques individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la division de Physique Atomique, Moléculaire et Optique de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emission modifications in wavelength scale photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Interference Coatings, EOS/SPIE Symposium on Optical Systems Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion implantation in dielectric thin films for passive and active components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Film Physics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'émission spontanée d'atomes de terres rares confinés dans une microcavité planaire multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Matière Condensées (JMC 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radiative et guidée d'atomes d'erbium placés dans des microcavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème journées Nationales d'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation non-linéaire de champs partiellement incohérents mais avec une cohérence mutuelle contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ (COnférence sur les Lasers et l’Optique Quantique), Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tache d’Arago temporelle en optique fibrée non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ (COnférence sur les Lasers et l’Optique Quantique), Optique Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité temps-espace dans la propagation de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lourtioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.324, 2006, 1-905209-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nanophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lourtioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.339, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Raman scattering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Scattering Microscopy: Techniques and Applications ISBN : 9780323851589 – Chapter 1, p3-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and noise in SRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Oseki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stimulated Raman Scattering Microscopy: Techniques and Applications ISBN : 9780323851589 – Chapter 2, p-21-39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imager la peau sans marquage par microscopie multiphotonique : un nouvel outil pour la dermatologie et la cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Canonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Cutanée BIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MatriX, pp.127-147, 2017, 978-2-9535434-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et manipuler à l'aide de faisceaux lumineux focalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Monneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B Jacquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Optique du solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.219, 2012, Traité EGEM, série Optoélectronique, 978-2-7462-1980-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background free coherent Raman imaging: the CARS and SRS contrast mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Zoubir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.347-372, 2012, Springer Series in Optical Sciences, ISBN 978-3-642-28251-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erwin J.G. Peterman and Gijs J.L. Wuite. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Molecule Analysis, Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humana Press, Springer, pp.181-195, 2011, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-61779-282-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency single molecule fluorescence detection and correlation spectroscopy with dielectric microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enderlein, J.;Grycznski, Z. K.;Erdmann, R.;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Molecule Spectroscopy and Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, pp.ISI:000284353600007, 2010, Proceedings of SPIE -The International Society for Optical Engineering - VOL 7571, </w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.840041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobiophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes ISTE, pp.293-317, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobiophotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Rigneault, J. M. Lourtioz, C. Delalande et A. Levenson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nanophotonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.311-336, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des lasers impulsionnels en biologie : génération de contrates et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Sentis, O. Uteza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers et technologies femtosecondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Univ. de St. Etienne, pp.407-428, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical thin films for spontaneous emission control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Kaiser, H.K. Pulker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.455, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New process for manufacturing ceramic microfluidic devices for microreactor and bioanalytical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Provin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microreaction Technology : Proceedings of the 5th International -Conference on Microreaction Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Berlin, pp.103, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Thin Films for Microcavity Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.Rarity, C.Weisbush </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microcavities and Photonic bandgaps: Physics and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 324, Kluver Academic Publisher, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodes de transport et de contrôle de faisceaux lumineux pour l'imagerie endo-microscopique sans lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1000341480. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de transport et de contrôle d’impulsions lumineuses pour l’imagerie endo-microscopique sans lentille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2015/080312. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems and methods for high resolution imaging using a bundle of optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ori Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Porat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2015/053594. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of analytes using nanoparticles as light scattering enhancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP14306480.6. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et méthode de détection Raman stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2014/154708. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de spectroscopie à guide d'onde pour l'analyse de particules dans un milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2949560. 2011, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour la détection d'un signal optique non linéaire résonant et dispositif pour la mise en œuvre de ladite méthode (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: INPI N°10/00244. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour la formation d'une image de phase en microscopie et dispositif pour la mise en œuvre de ladite méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: INPI N°10/00246. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour la détection d'un signal optique non linéaire résonant et dispositif pour la mise en œuvre de ladite méthode (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: INPI N°10/00245. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d'un biocapteur sur substrat semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Raynor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell O'Neal Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 100471 FR. 2008, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'analyse biologique de type pixel, biocapteur CMOS et procédé de fabrication correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Raynor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell O'Neal Perley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 100469 FR. 2008, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé d'analyse exaltée d'un échantillon de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0852487. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscope Confocal Interférométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: CNRS N°FR 49925. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour la détection exaltée de l'émission d'une particule cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: CNRS N°FR 06/10178. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des propriétés optiques de l'oeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR64002N. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé de mesure d'un échantillon par spectroscopie de corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR63860M. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nano-Biophotonique au USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Alexandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la luminescence de filtres dichroïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical sectioning in wide-field two-photon microscopy using temporal focusing and random illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Vernuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on Wavefront Shaping and deep imaging in complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ori Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton B. de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise in stimulated Raman scattering measurement: From basics to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Heuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Volz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Rimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot polarimetry imaging of multicore fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sivankutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1571"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -87797,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0002D361"/>
+    <w:nsid w:val="0C12EE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -88028,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-rigneault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6007-0631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076080811" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/81753084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000056529123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6303-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Magermans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benachir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Spiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxin Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vernuccio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202502098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Marynowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.581520" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisira Suresh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Metais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Vourdaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Fang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558449" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanuj Chatterjee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adeeed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Line L Bancel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3544461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Diniz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.533880" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Wilson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Bartels" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.4c00020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Tang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddo Pinkas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c01187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3359178" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Broggio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sorrentino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bresci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhar Junjuri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74912-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312340" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michele Fantuzzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Septier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;valle-Wasilewski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gajendra Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2024.3411821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912445v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-024-00019-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scott&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;nora Prado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvarque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103622" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.496071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Ranann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.054075" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouping Lyu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Abrashitova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F de Boer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andresen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.481052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312152" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fantuzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gudavi&#269;ius" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01294-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Septier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3242875" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467514" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra Kumar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.485550" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/acc70b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122935v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38941-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.476747" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207127v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boissonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c01156" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846035v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Field" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467970" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00661" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407586" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868911v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02680" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Abouakil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Meng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00649-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoncini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.435063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283331v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tbio.202000020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Rimke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.446348" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Oron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ac1cd7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251534v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ediz Herkert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Slesiona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Elisena Recchia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deckert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Parajo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abff94" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132963v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.414972" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117616v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416290" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390850" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stockton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.386526" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955440v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy A Bartels" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.400151" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanvincq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.389084" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413882v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900597" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557904v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390381" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944979v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlef B&#252;ttner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400298" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461128v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Audier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rimke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129212" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302729v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005378" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266927v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benneth Sturm" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Soldevila" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Tajahuerce" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01643" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341193v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Canonge" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavastre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Penarier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5743" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gr&#233;goire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Formanek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.07.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090289v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scotte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001936" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266919v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Simon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46489-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266917v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Unger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023497" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab4105" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baudelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001185" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320742v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Raanan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Asher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005153" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876828v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004493" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marguet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Marie Green" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouzy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05303" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847129v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Jayasurya Yallapragada" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005694" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869064v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vial" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Verghese" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801910" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266920v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hajjar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rizgui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201800186" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885424v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004763" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118001v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Wang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mailfert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fabre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fallet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.02.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HBZ6CH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Winkler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flauraud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brugger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02818" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850264v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030335" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502006v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boscolo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaussard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.08.033" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847484v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003638" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846763v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003582" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901643v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Mytskaniuk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0003-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715283v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000125" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172240v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;brien" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Duesberg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00912" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516727v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001696" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490253v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan T L Alexander" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04978" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450021v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.043903" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621274v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra J. E. Borgman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Manzo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02973" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661281v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.031863" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784501v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000294" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501999v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001511" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445373v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.03.072" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453475v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kogan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000647" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598637v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03177" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champelovier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixera" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Balla" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42924" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378436v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.21.12.121506" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309789v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Galey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14292" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NTSM7Z1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344239v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kundrat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00019" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281378v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cossart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.000825" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421637v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F. Van Hulst" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02470" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378455v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004771" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345993v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricaud Nicolas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54262" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346542v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Porat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016835" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347994v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003531" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314274v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Fabrizio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schl&#252;cker" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063003" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336702v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001353" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361261v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saint-Jalm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281370v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.12.033" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMR3KCGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155004v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001221" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219944v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle Mivelle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moparthi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236269v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Al Balushi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Gordon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15852" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131200v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandeau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillaume" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Contie" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grinenval" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belloni" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC01025F" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219566v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3552" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219953v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Punj" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Plauchu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962204v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411519k" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009138v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grigoriev" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.1261" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059425v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3073" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281373v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4514" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B8C6D822AD2FBD9A88B465C92C741998C638476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056948v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035439" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947532v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060751v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12854" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056946v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Ure&#241;a" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01644K" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855071v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.020713" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881706v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811534v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811545v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oron" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.143902" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840846v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811543v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jesacher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roider" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904675v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaid" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811557" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840847v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Zanten" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.98" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904676v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401924n" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758030v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Kreuzer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Itzhakov" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201202783" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722318v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahboub" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759815v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.301" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740908v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.165417" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756956v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743302v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Rammler" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Joly" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scharrer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frosz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738550v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727832v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.093902" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768390v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729073v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2047586" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699103v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.004547" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756868v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768392v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574359v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mottay" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudley" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3534783" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641962v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630228v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenne P. F." TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.3738" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655054v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Andresen" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001716" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604029v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696020v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641963v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613889v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696019v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729077v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.035415" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616382v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003317" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696017v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575879v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andressen" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000707" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558302v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonod" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103738d" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601665v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.012562" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697348v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hostein" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602631v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600188v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603261v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Itzhakov" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ebbesen" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1009209" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523608v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milutinovic" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deiss" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523600v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104971p" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519360v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.123903" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512389v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447146v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms11010206" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484614v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.213905" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459731v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schoen" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrndt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Ait-Belkacem" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603262v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540510v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.004063" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523659v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sch&#246;n" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603264v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392266v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001295" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430201v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019085" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411252v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09040" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353368v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lowder" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399771v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001473" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382823v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408227v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pianta" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aillaud" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3205447" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407951v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn900460t" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726465v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gerard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363621v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Devilez" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391069v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001789" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437135v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322136v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001655" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259081v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336694v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-008-0507-7" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398640v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasserre" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jun Guo" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conchonaud" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hawchar" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.103" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258067v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dintinger" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232712v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.006930" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318983v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lasserre" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Guo" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hawchar" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315613v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207987v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321521v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345908v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xj Guo" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560037v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serg&#233; Arnauld" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaux Nicolas" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigneault Herv&#233;" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguet Didier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2008.128" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298573v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295014v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1233" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284868v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.061802" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170152v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124704v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124710v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Fehrembach" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131085v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colonna" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadjur" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167844v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0726135" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083229v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Etienne" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.004497" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122182v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090665v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103897v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093144v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111978v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458980v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saoudi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352953v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saoudi" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.07.010" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GJXHK72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067824v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capoulade" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103901v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wurtz" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079116v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103889v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131096v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015534v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078951v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079155v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Lenne" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015525v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131100v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capoulade" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dintinger" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.117401" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078613v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078607v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00114182v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045960" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078608v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078894v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonfigli" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Montereali" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.01.048" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7H7QCT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072362v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078511v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078514v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombo" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078605v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078602v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332461v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benrezzak" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.9.000353" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324160v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Begon" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324168v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Robert" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric B&#233;gon" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemarquis" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(98)00042-1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6SCLZ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872220v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.002712" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324182v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maure" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324215v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459389v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marynowski" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459327v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527533v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355147v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247462v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572754v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098026" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175142v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459372v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006914v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283815v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022521v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572815v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genchi" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofer" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carron" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Moussawi" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098028" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022508v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05574165v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Cornet" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3097792" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573647v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098027" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355150v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355159v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832312v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535475v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle-Waslilewki" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606261v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535483v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ahmad" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912477v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Martin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692912" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576912v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535472v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535487v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561648v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822000v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535491v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535476v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535479v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Wang" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637180v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793198v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648136" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535462v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822002v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786803v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535466v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291673v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982957v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982001v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052984v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981981v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982027v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122939v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983248v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appey" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boissonneau" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315375v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981975v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991514v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052988v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982928v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983240v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Septier" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saucourt" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261261v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174497v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982944v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315394v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770938v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544839v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592090v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778466v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778470v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544840v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevalle" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544842v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Squier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770935v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bartels" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820404v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770948v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770974v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770978v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783482v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544838v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Kucikas" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770972v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770914v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770944v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544841v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770970v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544335v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820405v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770933v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889289v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416081v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416086v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386369v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283333v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283314v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283328v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283321v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283324v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386245v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473678v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343171v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283327v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386366v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386362v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140840v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpM2D.6" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473746v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053503v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053498v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473735v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140836v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpW2D.4" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473743v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473726v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140831v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554988" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473748v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473752v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kadhir" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473755v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147587v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473744v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473753v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Potter" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473738v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410651v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120644v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473736v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120641v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410647v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473739v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410645v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410653v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410644v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189163v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410650v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120635v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410642v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875448v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875452v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875431v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Galey" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875449v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peter Winlove" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Stone" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923519v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875425v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953210v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923539v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953205v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875444v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875443v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875428v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894350v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923592v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334545v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875436v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209263" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290985v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367323v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264222v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321725v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289550v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342319v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412088v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378848v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367326v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367325v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367322v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264221v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321720v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342340v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228283v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sivankutty" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275853v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vainvinq" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576335v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235221v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183039v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219961v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Parajo" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141412v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216998v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228286v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tressard" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Conan" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117358v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216997v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141413v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208125v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141415v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076904" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117367v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rendon" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117366v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek van Hulst" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117362v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219966v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117359v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228278v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228282v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117363v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bildstein" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145345v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228216v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Andresen" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delplace" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117360v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228288v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084298v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valades Cruz Cesar" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084286v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947530v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060816v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. van Hulst" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023207v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074411v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056110v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968411v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084294v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938029v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066584v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023196v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227803v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shaban" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959907v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938032v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017820v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876165v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pele" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820507v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820511v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820505v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830601v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854364v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834385v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820510v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820512v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820504v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820509v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Urena" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908128v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conan" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918308v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820506v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881716v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908014v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2021331" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918276v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876160v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801442v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830600v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830733v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830606v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830584v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833065v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918309v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834382v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908123v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881712v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881718v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876166v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876161v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876164v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771542v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697187v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polleux" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771543v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697366v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697373v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750258v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750250v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750256v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747786v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720006v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686099v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720007v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750260v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750247v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703460v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697362v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750254v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734260v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697050v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697364v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697359v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Belloni" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vicaire" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conti&#233;" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Owens" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575874v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559587v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886483" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590348v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584090v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590342v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590211v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697057v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606675v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590152v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604026v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625411v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567223v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598014v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598035v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590117v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595011v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598018v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625204v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645972v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584101v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591760v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756896v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538993v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537220v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537226v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537217v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493818v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537223v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493816v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537218v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459733v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470046v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490365v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503927v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537225v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459737v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460397v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490359v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515092v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533156v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454801v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Steve" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537212v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537215v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454798v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459741v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459735v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyot A. Agaskar" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459740v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537221v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438952v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438948v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438951v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438959v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398338v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399767v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blair" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahdavi" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455696v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527670v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438956v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399765v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429074v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deiss" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362623v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438953v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438946v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438950v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429069v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429073v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527665v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Devaux" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439661v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439654v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398337v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438962v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438949v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438958v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serg&#233;" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertaux" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438961v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429071v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424617v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. He" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362624v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438944v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438947v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399762v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452898v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438967v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336695v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438942v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438934v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438940v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455677v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ehring" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Lenne" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325978v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459743v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438969v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438976v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438939v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315615v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438968v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438971v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941760v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336697v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336699v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315617v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348847v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438941v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438935v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348655v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325979v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438937v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438974v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285867v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144984v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190007v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144951v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162050v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144981v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155821v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137027v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199984v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144992v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144989v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144991v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160413v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160409v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199982v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270150v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133517v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serg&#233;" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144977v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165757v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160406v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162055v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158926v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160411v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144203v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134486v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160415v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133508v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132753v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104149v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079047v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083255v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083260v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122226v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104151v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118541v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118479v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116601v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122228v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083242v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079227v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083267v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083290v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083259v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083266v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122229v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122225v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122227v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122221v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083265v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083258v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122223v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131788v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107897v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083243v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104148v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078980v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134488v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131790v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131786v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079030v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083245v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079226v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132776v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083271v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083269v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079024v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079044v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078587v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078589v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083244v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079228v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132770v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083294v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083296v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079229v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079041v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078591v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083270v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078572v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078562v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083247v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083237v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nichelatti" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menchini" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083248v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078762v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083252v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083278v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083276v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078553v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078554v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083272v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083277v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugis" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083253v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078756v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kloog" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078959v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083275v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078574v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083274v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078551v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078540v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083250v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078529v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079225v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083239v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montereali" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083279v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078527v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083262v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orucevic" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moetti" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083281v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078535v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131791v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132779v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083280v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078532v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078533v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132998v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078570v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133000v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078525v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078523v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078522v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078571v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078517v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078519v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078568v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078567v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133004v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133482v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078759v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Provin" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133493v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083263v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477645v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082148v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albrand" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132698v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132703v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132713v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flory" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tisserand" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132723v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132718v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247325v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247327v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176106v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084671v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalande" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levenson" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084670v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518630v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Oseki" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518624v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533971v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737484v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737486v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624663v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-282-3_10" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608316v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840041" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132688v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083231v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083230v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078764v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083233v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326258v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Pelletier" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297943v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290981v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290983v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076858v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290984v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413043v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459836v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459838v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459834v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367208v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Raynor" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell O'Neal Perley" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413322v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367196v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Lenne" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131778v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131781v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078753v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lenne" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078754v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083282v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515554v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465039v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432553v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Volz" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308821v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-rigneault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6007-0631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076080811" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/81753084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=zmODuJQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000056529123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6303-2017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vernuccio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Marynowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benachir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.581520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Magermans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Spiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxin Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202502098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisira Suresh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Metais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Vourdaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544222" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Fang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bornschl&#246;gl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.558449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanuj Chatterjee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adeeed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Line L Bancel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3544461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44303-024-00019-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scott&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;nora Prado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fauvarque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103622" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Broggio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sorrentino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bresci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhar Junjuri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74912-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312340" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michele Fantuzzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Diniz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.533880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Wilson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Bartels" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.4c00020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3359178" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoguo Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddo Pinkas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c01187" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608983v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Septier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;valle-Wasilewski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gajendra Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2024.3411821" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38941-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boissonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c01156" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.476747" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouping Lyu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Abrashitova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F de Boer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andresen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.481052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312152" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.496071" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Ranann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.054075" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fantuzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gudavi&#269;ius" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01294-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Septier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3242875" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Audier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467514" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra Kumar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.485550" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/acc70b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02680" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00661" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Field" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467970" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639450v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407586" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Rimke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.446348" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Oron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ac1cd7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370114v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Abouakil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Meng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00649-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoncini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.435063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tbio.202000020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251534v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ediz Herkert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Slesiona" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Elisena Recchia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deckert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Parajo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abff94" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.414972" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117616v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416290" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201900597" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390850" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559999v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stockton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.386526" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy A Bartels" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.400151" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562695v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vanvincq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.389084" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557904v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390381" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944979v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlef B&#252;ttner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400298" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Audier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heuke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rimke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129212" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320742v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Raanan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Asher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005153" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284150v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baudelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001185" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266927v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benneth Sturm" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Soldevila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Tajahuerce" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b01643" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341193v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Canonge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Penarier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5743" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gr&#233;goire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Formanek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.07.018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302729v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005378" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266917v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Unger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023497" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090289v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001936" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266919v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Simon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46489-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017978v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab4105" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163366v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172240v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;brien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Duesberg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00912" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000125" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869064v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vial" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Verghese" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801910" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266920v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hajjar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rizgui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201800186" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876828v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Tsvirkun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004493" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816013v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Marie Green" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouzy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05303" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847129v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Jayasurya Yallapragada" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005694" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004763" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668409v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Winkler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flauraud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brugger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02818" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850264v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030335" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118001v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Wang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mailfert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fabre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fallet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.02.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HBZ6CH5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502006v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boscolo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaussard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.08.033" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847484v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003638" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846763v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003582" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901643v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Mytskaniuk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0003-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champelovier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Balla" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42924" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661281v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.031863" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784501v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000294" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516727v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511069v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001696" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490253v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan T L Alexander" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04978" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.043903" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621274v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra J. E. Borgman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Manzo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02973" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501999v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001511" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445373v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaussard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.03.072" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453475v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Kogan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000647" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475620v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598637v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03177" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336702v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001353" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314274v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Fabrizio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schl&#252;cker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347994v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003531" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309789v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Galey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14292" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NTSM7Z1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344239v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kundrat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00019" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378436v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.21.12.121506" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421637v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F. Van Hulst" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02470" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281378v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cossart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.000825" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378455v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004771" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345993v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricaud Nicolas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54262" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346542v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Porat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016835" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361261v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saint-Jalm" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281370v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.12.033" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMR3KCGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155004v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001221" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219944v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle Mivelle" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moparthi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236269v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Al Balushi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Gordon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15852" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131200v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandeau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vuillaume" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Contie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grinenval" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belloni" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC01025F" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219566v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3552" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219953v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Punj" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Plauchu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056946v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Ure&#241;a" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01644K" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281373v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4514" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B8C6D822AD2FBD9A88B465C92C741998C638476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962204v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411519k" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009138v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grigoriev" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.1261" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059425v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3073" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056948v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035439" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947532v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060751v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12854" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904676v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401924n" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855071v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.020713" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811534v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881706v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811545v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.143902" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811543v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jesacher" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roider" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840846v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904675v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaid" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811557" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840847v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Zanten" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2013.98" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768392v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740908v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.165417" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756956v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rolly" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758030v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Kreuzer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Itzhakov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201202783" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722318v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahboub" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759815v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.301" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743302v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Rammler" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Joly" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scharrer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frosz" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738550v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727832v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.093902" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756868v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768390v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699103v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.004547" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729073v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2047586" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600188v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696020v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574359v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mottay" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudley" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3534783" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641962v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630228v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenne P. F." TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.3738" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655054v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Andresen" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001716" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604029v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641963v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696019v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613889v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616382v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003317" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729077v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.035415" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696017v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697348v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hostein" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601665v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.012562" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602631v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558302v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonod" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103738d" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575879v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andressen" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000707" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523659v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sch&#246;n" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603261v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Itzhakov" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ebbesen" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1009209" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523608v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milutinovic" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deiss" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519360v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.123903" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523600v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104971p" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512389v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447146v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms11010206" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484614v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.213905" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459731v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schoen" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrndt" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Ait-Belkacem" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603262v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540510v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.004063" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391069v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001789" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392266v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001295" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430201v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019085" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411252v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09040" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603264v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399771v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.001473" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353368v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lowder" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382823v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726465v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gerard" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408227v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pianta" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aillaud" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3205447" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363621v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Devilez" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407951v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn900460t" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295014v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1233" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284868v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.061802" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298573v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258067v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dintinger" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232712v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.006930" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437135v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322136v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.001655" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259081v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336694v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-008-0507-7" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398640v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasserre" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jun Guo" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conchonaud" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hawchar" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.103" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318983v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lasserre" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Guo" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchonaud" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamon" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hawchar" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315613v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207987v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321521v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345908v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xj Guo" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560037v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serg&#233; Arnauld" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaux Nicolas" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigneault Herv&#233;" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguet Didier" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2008.128" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124704v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124710v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Fehrembach" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131085v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colonna" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadjur" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170152v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167844v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0726135" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131096v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093144v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083229v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Etienne" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.004497" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122182v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090665v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103897v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111978v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458980v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saoudi" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352953v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saoudi" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.07.010" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GJXHK72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067824v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capoulade" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103901v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wurtz" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079116v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103889v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078951v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079155v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Lenne" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015534v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131100v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capoulade" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dintinger" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.117401" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015525v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078613v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078894v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonfigli" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Montereali" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.01.048" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7H7QCT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078608v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078607v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00114182v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045960" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072362v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078602v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078511v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078514v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombo" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078605v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332461v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benrezzak" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.9.000353" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324160v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Begon" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324168v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Robert" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric B&#233;gon" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemarquis" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(98)00042-1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6SCLZ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872220v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.002712" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324182v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maure" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324215v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459389v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marynowski" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459327v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527533v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355150v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355159v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573647v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098027" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247462v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572754v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098026" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355147v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459372v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175142v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006914v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283815v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022521v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572815v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genchi" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofer" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carron" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Moussawi" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098028" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022508v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05574165v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Cornet" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3097792" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786803v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535466v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535475v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle-Waslilewki" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832312v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606261v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535483v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ahmad" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912477v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Martin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692912" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576912v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535487v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535472v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822000v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561648v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535491v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535476v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535479v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Wang" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637180v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793198v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648136" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535462v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822002v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315394v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981981v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122939v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982027v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291673v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982957v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982001v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052984v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983248v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appey" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boissonneau" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981975v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991514v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315375v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052988v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982928v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261261v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174497v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983240v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Septier" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saucourt" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982944v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770933v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889289v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778466v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778470v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544840v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevalle" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544842v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Squier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770938v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544839v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592090v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820404v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770935v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bartels" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770974v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770948v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770978v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Habert" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783482v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544838v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Kucikas" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770972v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770914v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770944v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544841v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770970v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544335v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820405v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386362v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386366v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416086v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386369v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283333v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283314v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416081v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283324v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283328v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283321v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386245v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473678v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343171v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283327v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473753v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Potter" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473738v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053498v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473735v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140836v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpW2D.4" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140840v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpM2D.6" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473746v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053503v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473743v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473752v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kadhir" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473748v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473726v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140831v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554988" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473755v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473744v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147587v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410642v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120635v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410647v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410651v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120644v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473736v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120641v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473739v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410645v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410653v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410644v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410650v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189163v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894350v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923592v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875449v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peter Winlove" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Stone" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923519v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875448v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875452v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875431v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Galey" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875425v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953210v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923539v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953205v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875444v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875443v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875428v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342340v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321725v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334545v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875436v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209263" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290985v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367323v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264222v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289550v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412088v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342319v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378848v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367326v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367325v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367322v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264221v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321720v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228288v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Conan" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117360v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216998v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228286v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tressard" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228283v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sivankutty" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275853v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vainvinq" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576335v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235221v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183039v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219961v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Parajo" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141412v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117358v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216997v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141413v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141415v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076904" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117367v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rendon" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117366v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek van Hulst" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208125v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117362v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219966v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117359v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228278v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117363v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bildstein" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145345v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228282v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228216v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Andresen" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delplace" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938032v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017820v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947530v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084298v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valades Cruz Cesar" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084286v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074411v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056110v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060816v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. van Hulst" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023207v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084294v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938029v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968411v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066584v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023196v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959907v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227803v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shaban" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876164v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876166v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pele" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876161v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908123v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881718v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881712v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830601v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876165v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820507v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820511v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820505v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854364v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820510v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820512v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820504v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820509v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Urena" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918308v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908128v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conan" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834385v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881716v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820506v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918276v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908014v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2021331" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876160v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801442v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830600v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830733v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830606v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830584v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833065v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834382v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918309v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697359v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Belloni" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vicaire" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conti&#233;" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Owens" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697364v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697373v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750258v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750250v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750256v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747786v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771542v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697187v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polleux" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771543v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697366v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686099v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720006v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703460v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750247v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750260v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720007v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697362v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697050v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734260v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750254v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584101v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756896v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645972v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591760v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625204v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606675v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590152v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604026v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625411v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575874v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590348v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584090v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590342v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559587v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886483" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590211v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697057v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598014v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598035v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567223v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590117v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598018v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595011v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537221v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459740v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493816v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537218v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459733v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470046v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538993v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537220v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537217v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537223v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537226v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493818v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459737v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537225v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490365v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460397v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503927v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490359v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515092v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537215v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537212v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459735v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyot A. Agaskar" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454798v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459741v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533156v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454801v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Steve" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452898v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399762v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blair" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429074v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deiss" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362623v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438953v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438946v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438950v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438952v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438948v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438951v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438959v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398338v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399767v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahdavi" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455696v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527670v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438956v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399765v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438961v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398337v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438962v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429073v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438958v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serg&#233;" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertaux" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438949v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527665v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Devaux" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439661v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439654v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429069v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362624v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429071v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424617v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. He" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438944v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438947v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438937v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438974v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438934v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438940v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455677v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ehring" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois Lenne" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325978v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438967v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336695v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438942v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315615v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459743v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438976v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438969v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438939v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438968v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438971v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941760v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336697v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336699v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315617v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348847v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438941v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438935v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348655v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325979v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160415v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199984v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144992v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144989v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144991v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160413v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160409v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285867v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144984v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190007v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144951v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162050v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144981v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155821v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137027v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270150v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199982v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160406v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133517v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serg&#233;" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165757v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162055v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158926v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144977v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160411v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144203v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134486v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118479v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116601v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122228v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083242v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079227v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083267v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133508v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132753v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104149v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079047v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083255v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083260v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122226v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104151v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118541v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083290v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083259v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083266v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122227v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122221v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122229v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122225v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083265v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083258v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122223v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131788v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107897v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078980v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083243v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104148v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131790v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131786v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134488v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083270v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132776v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083271v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083269v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079024v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079044v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079030v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083245v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079226v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083244v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078587v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078589v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132770v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079228v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083294v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078591v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079229v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079041v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083296v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083250v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083276v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078572v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078562v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083247v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083237v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nichelatti" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menchini" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083248v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078762v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083252v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083278v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083277v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugis" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083253v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078554v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078553v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083272v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078756v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kloog" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078959v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083275v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078574v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083274v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078551v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078540v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078533v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083239v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montereali" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083279v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078529v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079225v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083281v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078535v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078527v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083262v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orucevic" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moetti" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083280v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131791v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132779v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078532v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078568v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078567v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078525v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078523v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132998v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078570v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133000v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078571v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078522v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078517v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078519v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133482v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133004v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078759v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Provin" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133493v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083263v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082148v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albrand" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477645v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guy" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132698v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132703v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132713v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flory" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tisserand" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132723v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132718v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247325v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247327v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176106v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084671v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalande" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levenson" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084670v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518624v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518630v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Oseki" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533971v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737484v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737486v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624663v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-282-3_10" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608316v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840041" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132688v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083231v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083230v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078764v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083233v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326258v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Pelletier" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297943v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290983v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290981v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076858v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290984v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413043v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459836v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459838v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459834v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367196v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Raynor" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell O'Neal Perley" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Lenne" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367208v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413322v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131781v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131778v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078753v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lenne" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078754v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083282v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515554v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465039v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432553v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Volz" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308821v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>