--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rivano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of machine learning in satellite internet of things: A survey of techniques, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ylnner Choquenaira Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah B Pasandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing LR-FHSS Scalability Through Advanced Sequence Design and Demodulator Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGCN.2025.3570185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoRaSat 2: Simulating Cross-Linked Direct-to-Satellite IoT LEO Constellations with Joint Access and Routing Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Y Choquenaira-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced LR-FHSS receiver for headerless frame recovery in space–terrestrial integrated IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 257, pp.111018. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.111018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does Wi-Fi 6 fare? An industrial outdoor robotic scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Deligianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Drikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103418. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement solution to help reduce the cost in waiting time of securing a traffic light for cyclists.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Magnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cycling and Micromobility Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmr.2024.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300866v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrMapSens: Joint Mapping-Sensing Design of Wireless Sensor Networks for Urban Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3450898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Deep Reinforcement Learning for Dynamic Pollution Plume Monitoring using a Drone Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3328242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles villes intelligentes pour demain ? [podcaste et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/kbhs-y307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Wi-Fi busy time fraction based on Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.102963. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.102963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM: A frame aggregation based method to infer the load level in IEEE 802.11 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit GPS-based bicycle route choice model using clustering methods and a LSTM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Magnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0264196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous Based Drift Diagnosis Algorithm For Sensor Networks Towards In Situ Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3182289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Deep Learning Architectures for Highly Dynamic Air Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Riadh Yaici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3052429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville intelligente et démocratique donne forcément une place centrale à la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Simulation Tools for Optical Camera Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.52-62. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter la parole des cyclistes : traces GPS et vidéos au service de l’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-z2wh-1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques et numériques, éléments d’une démocratie technique informée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trégouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Air Quality and Urban Heat Islands Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.3034987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the Simulation of Sensor Networks Aimed at Evaluating In Situ Calibration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), 38p. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Oueis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deployment of Wireless Sensor Networks for Air Quality Mapping: Optimization Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.1629-1642. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2019.2923737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Calibration Algorithms for Environmental Sensor Networks: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp 5968 - 5978. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2910317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Bikes: A DTN Protocol with Data Aggregation for Urban Data Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18092819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RFID readers anticollision protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2018.2828094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Smart Parking Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp. 3229-3253. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2685143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal WSN Deployment Models for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5), pp.2723 - 2735. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2017.2658601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrally-Controlled Mass Data Offloading Using Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.401-415. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2672878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading Massive Data onto Passenger Vehicles: Topology Simplification and Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.3248 - 3261. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2016.2518926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization in networks with Shared Risk Link Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 18 no. 3 (3), pp.25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053859v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Reader Anticollision Protocols for Dense and Mobile Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics5040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Deployment for Wireless On-Street Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Networks with Continuous Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.1131-1142. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2014.2364815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data gathering and personalized broadcasting in radio grids with interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 562, pp.453-475. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proportional Coloring Problem: Optimizing Buffers in Radio Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Linhares Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Optimizing the Capacity of Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (13), pp.1645-1659. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Capacity Evaluation of Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (3-4), pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Path Coloring in Bounded Degree Trees with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2), pp.516-540. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-009-9278-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Group: Complexity and Approximability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Constrained Bipartite Edge Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 143 (1-3), pp.54--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Complexity and Algorithms for the Design of Multi-fiber WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.123--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-routing algorithms in a meshed satellite constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3/4), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03002699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de distances distribuée FTM-BC par UWB sur systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoRaSat 2: Simulating Cross-Linked Direct-to-Satellite IoT LEO Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ylnner Choquenaira Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Advanced Satellite Multimedia Systems Conference and the 18th Signal Processing for Space Communications Workshop (ASMS/SPSC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Sitges, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASMS/SPSC64465.2025.10946025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data et le pouvoir citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du cycle "Où va la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Part-Dieu, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Tamdrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Joint RF-Gas Sensing for Victim Localization using UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Benito-Calvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Renzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhambyl Shaikhanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobisys25 - 23rd ACM International Conference on Mobile Systems, Applications, and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Anaheim, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711875.3734566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast : Détermination efficace de coordonnées sur un réseau à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route Selection in Low-cost Participatory Mobile Sensing of Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative and Communication-Efficient Multi-Agent Path Planning for Pollution Plume Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2024 - 25th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Direct-to-Device Satellite Communications: Advances, Challenges, and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannaneh B Pasandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Ratnasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEO-NET '24: Proceedings of the 2nd International Workshop on LEO Networking and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Washington DC USA, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3697253.3697265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDoA for in-flight relative localization in UAV swarm using Ultra-Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast: Efficient Network-wide Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023: 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of User Presence Information from Mobile Phone and Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohaja Rabenjamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 – 25th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la cyclabilité, enjeux méthodologiques et mises en débat autour du cas de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARTOMOB 2021 - Colloque international Cartomob « Tous (im)mobiles, tous cartographes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne (Toulouse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for monitoring pollution plumes in emergencies using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD52248.2021.9508274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Frame Aggregation to Enhance Access Point Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2021 - 18th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479240.3488507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de médiation innovants inspirés par des travaux de recherche : 3 exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chabassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and You 2021 - Colloque international Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Data Analysis of Participatory Air Pollution Monitoring Using Low-cost Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2021 - 26th IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du niveau d'agrégation des trames dans les réseaux IEEE 802.11 pour l'évaluation du niveau de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of frame aggregation level to infer IEEE 802.11 network load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2020 - 16th International Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus. pp.952-957, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Designing Smart Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3400306.3400356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications optiques LED-à-caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regression and Assimilation for Air Quality Mapping Using Dense Low-Cost WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Belbaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA2020 - 34th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserte, Italy. pp.566-578, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: In-flight Localisation of Micro-UAVs using Ultra-Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Physical Systems and Internet of Things: Emerging Paradigms on Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios P. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2019 - First International Conference on Societal Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Krakow, Poland. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SA47457.2019.8938083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of LED-to-Camera Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2019 - 22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of the Performance of the multi-hop IoB-DTN routing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware MWSN Optimal Redeployment Strategies for Air Pollution Timely Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fuzzy Logic for data priority aware collection in RFID sensing wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hangzhou, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2018.8487343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Scheduling for Energy-Efficient Correction of Environmental Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Boukerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MASS 2018 - 15th IEEE International Conference on Mobile Ad-hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chengdu, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoB-DTN: a lightweight DTN protocol for mobile IoT Applications to smart bike sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - Wirelesse Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.131-136, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des Réseaux d'Accès Radio Virtualisés à la Mobilité des Utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mermouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACAR: Distributed & Adaptable Crosslayer Anticollision and Routing protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St Malo, France. pp.226-238, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On User Mobility in Dynamic Cloud Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mermouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2018 – 37th Annual IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Insights into RGB-LED to Smartphone Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision plus durable et fiable de la ville intelligente grâce à la RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Forces based UAV Fleet Mobility Models for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2018 - 43rd Annual IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Chicago, Illinois, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For An Efficient Internet of Bikes : A DTN Routing Protocol Based On Data Aggregation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEWASUN 2018 - 15th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3243046.3243048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Methods in LED-to-Smartphone Bidirectional Communication for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global LiFi Congress - 1st edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'anticollision de lecteurs RFID pour des déploiements denses et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Anticollision in Dense Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Collaborative Sensor Calibration: Convergence and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Le Taro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM 2017 - 11th International Conference on Sensor Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Roma, Italy. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New WSN Deployment Approach for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2017 - 14th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Sensor Calibration: Convergence Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Le Taro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering Solutions for Dense RFID Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2017 - 14th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeedLight: Hardening LED-to-Camera Communication with Random Linear Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLCS 2017 - 4th ACM Workshop on Visible Light Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Snowbird, UT, United States. pp. 15-20, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3129881.3129889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation based on Wi-Fi Fingerprints: A Crowdsensing Approach with a Device-to-Device Aim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D 'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMN! 2017 - 1st Workshop on Data Analytics for Mobile Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kauna Big Island, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cycle Coverage for Multi-robot Patrolling - application to data collection in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Ioan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2017 - Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing the Power of LED-to-Camera Communications for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLCS 2016 - ACM 3rd International Workshop on Visible Light Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2981548.2981555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot Patrolling in Wireless Sensor Networks using Bounded Cycle Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Ioan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2016 28th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks Deployment for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2016 - 21st International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE-A Random Access Channel Capacity Evaluation for M2M Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Keskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2016.7461480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Unleashing the power of LED-to-camera communications for IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Workshop on Visible Light Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2981548.3003712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Efficient & Fair Anticollision for RFID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2016 - IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Dense WSN for Error Bounded Air Pollution Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2016 - International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-Bounded Air Quality Mapping Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2016 - The 41st IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandesh Uppoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Wireless Sensor Networks for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Matigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2015 - 24th International Conference on Computer Communication and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'intermodalité pour le délestage des réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Vehicular Backhaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IFIP, Nov 2014, Rio de Janeiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2014.7020813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicles as Big Data Carriers: Road Map Space Reduction and Efficient Data Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2014-Fall - IEEE 80th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of City Bikes to Make the City Even Smarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSC - International SMARTCOMP Workshop on Sensors and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Contention- and Schedule-based MAC Protocols in Urban Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMobCity - ACM International Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2633661.2633663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Router deployment of Streetside Parking Sensor Networks in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose the Relevant MAC Protocol for Wireless Smart Parking Urban Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 11th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On-Street Parking Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Embarqués (SEmba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Tolerant Network Routing Algorithm Based on Column Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Amantea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE International Symposium on Network Computing and Applications (NCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cambridge, MA, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization for Relay Based Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : Wireless Days 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN-inspired Sleep Protocols for Heterogeneous LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Tunaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 10th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507248.2507267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la consommation d'énergie des réseaux cellulaires hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient Relay Selection Schemes for Contention-based Geographic Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du contrôle de puissance et de modulation aux réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Method for the Joint Allocation of Modulation Schemes, Coding Rates, Resource Blocks and Power in Self-Organizing LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Ladanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpar Jüttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Computer Communications (IEEE INFOCOM 2011) mini-conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Capacity and Energy Trade-off in LTE-like Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2011 IEEE 73rd Vehicular Technology Conference (IEEE VTC2011-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Mesh Networks: Energy - Capacity Tradeoff and Physical Layer Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Line and Column Generation for the Cut Covering Problem in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.255-262, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of wireless mesh networks : determining elements and insensible characters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlanNet 2010, International Workshop on Planning and Optimization of Wireless Communication Networks (IEEE WCNC2010 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de réseaux maillés sans fil : éléments déterminants et caractères insensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a Localized and Greedy Routing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Workshop in Parallel and Distributed Computational Models (IEEE APDCM 2010), in conjunction with IPDPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy Consumption by Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE WoWMoM Workshop on Hot Topics in Mesh Networking (HotMESH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.809-820, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum delay Data Gathering in Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2009 - 8th international conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Murcia, Spain. pp.69-82, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04383-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Routing and Radio Configuration in Fixed Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Data Gathering in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Routing and Call Scheduling in Wireless Mesh Networks with Localized Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the fourth Symposium on Trustworthy Global Computing (TGC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Barcelona, Spain. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization framework for the joint routing and scheduling in wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.O84-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Analysis for Routing and Call Scheduling in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Workshop on Broadband Wireless Access (BWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New-Orleans, US, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour le routage et l'ordonnancement dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP) - Best student paper award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France. pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proportional Colouring Problem: Optimizing Buffers in Radio Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Linhares Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IV Latin-American Algorithms, Graphs, and Optimization Symposium (LAGOS 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Puerto Varas, Chile. pp.141--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation en Coupe/Rounds pour le Routage dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, St Malo, France. pp.97--100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Price Approach to the Bandwidth Allocation Problem in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Coventry, United Kingdom. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement Optimal de points d'accès dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Optimal Wireless Mesh Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Operational Research (EURO XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Evaluation Framework and Validation of Self-Organized Routing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-hoc and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, New-York, United States. pp.779-785, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2006.288560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Survivability in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.235 - 238, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'auto-organisation sur la capacité des réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2005 - Rencontres Françaises sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance passive dans l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.121--124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal positioning of active and passive monitoring devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, complexity and algorithms for the design of multifiber WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Telecommunications, 2003 (ICT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, France. pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Approximation Algorithm for the Multicommodity Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation and Online Algorithms (WAOA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.193-230, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b95598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage optique dans les réseaux WDM multifibres avec conversion partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers WDM networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.2686 - 2690, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1189117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of multifiber WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.25--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional path coloring on bounded degree trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th ICALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Greece. pp.732--743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping New Smart Lighting Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Toward a Better Monitoring of Air Pollution using Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2017 - The 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Utah, United States. , pp.1-3, 2017, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Off-the-Shelf Bi-Directional Visible Light Communication Module for IoT Devices and Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - 13th International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EWSN ’17 Proceedings of the 2017 International Conference on Embedded Wireless Systems and Networks, pp.238-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Visible Light Communication in the Smart City Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD CITI Day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart cities ou human city, gouverner la ville par les data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Po Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l’IA au service de l'action publique, une responsabilité individuelle et collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Au fil du débat-Action publique, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Interviews with Maps and Videos to Capture Cyclists’ Skills and Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Nathalie Ortar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chester Press, pp.63-94, 2022, ISBN 978-1-910481-17-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données. Quand le numérique produit et gouverne la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Émeline Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Capital dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-137, 2020, 9782354802172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimization of WSN Deployment for Sensing Physical Phenomena: Applications to Urban Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Sensor Networks and Systems: Art and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, Springer, pp.99-145, 2019, Studies in Systems, Decision and Control, 978-3-319-91145-8. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91146-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Access Networks for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Vesco; F. Ferrero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social, Economic, Environmental Sustainability in the Development of Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de communication en lumière visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18157382. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les smart citizens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jindra Kratochvil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique menace-t-il la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trégouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the Smog: A Cooperative Multi-Agent RL for Accurate Air Pollution Mapping through Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster is not Always Better: Cost of High Bit-Rates in Wi-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9519, CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Inria Agora. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Wi-Fi Busy Time Fraction based on Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lyon. 2022, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of &amp;quot;Internet-of-Bikes&amp;quot; IoB-DTN routing protocol and IoB-Long range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut national des sciences appliquées de Lyon. 2018, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of IoB-DTN protocol for mobile IoT Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9113, INSA Lyon. 2017, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627670v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamComSim: a LED-to-Camera Communication Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9114, INSA Lyon; INRIA Grenoble - Rhône-Alpes; CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Rtone. 2017, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and results on DTN for IOT III Urbanet collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0472, 472. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Scenario on DTN for IOT III Urbanet collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0465, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Modeling and Analysis in the Performance of Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8480, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering and Personalized Broadcasting in Radio Grids with Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8218, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Network with Continuous Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7730, 2013, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Optimization of Broadband WMN: Energy-Capacity Tradeoff and Optimal System Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7730, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint TDMA/CSMA scheduling for solving the bottleneck issue in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7442, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for studying capacity and energy trade-off in LTE-like network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7437, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of wireless mesh networks: determining elements and insensible properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7171, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement du trafic dans un réseau maillé sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-7189, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Data Gathering in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6851, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363908v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6803, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a local greedy distributed routing algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6871, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00366441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Backhaul Networks: Minimizing Energy Consumption by Power-Efficient Radio Links Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6752, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Analysis for Routing and Call Scheduling in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Joint Routing and Scheduling Problem in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6198, INRIA. 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00148957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Wireless Mesh Networks Using Column Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6448, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193420v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Colored Graph: Polynomial Cases and Transformation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Capacity of Flat and Self-Organized Ad Hoc and Hybrid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5977, INRIA. 2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation stochastique et simulation des réseaux radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5989, INRIA. 2006, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM Mesh Networks with Dynamic Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5713, INRIA. 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and approximability issues of Shared Risk Resource Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5859, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Color Problems and Shared Risk Resource Group in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S Research Report I3S/RR-2005-37-FR, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers wdm optical networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4487, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement heuristique des réseaux optiques WDM multifibres par arrondi aléatoire de multiflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4418, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Coloring of Bounded Degree Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4094, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of Multifiber WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4244, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et télécommunications : Coloration et multiflot approchés et applications aux réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nice Sophia Antipolis, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation du partage de ressources dans les réseaux radio multi-sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01084608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN-based energy saving strategies applied to LTE access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Tunaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’intangible : les défis de la visualisation des données numériques environnementales. Montrer la pollution de l’air, le cas d’Air To Go.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId464"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rivano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing LR-FHSS Scalability Through Advanced Sequence Design and Demodulator Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGCN.2025.3570185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoRaSat 2: Simulating Cross-Linked Direct-to-Satellite IoT LEO Constellations with Joint Access and Routing Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Y Choquenaira-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced LR-FHSS receiver for headerless frame recovery in space–terrestrial integrated IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 257, pp.111018. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.111018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of machine learning in satellite internet of things: A survey of techniques, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ylnner Choquenaira Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah B Pasandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does Wi-Fi 6 fare? An industrial outdoor robotic scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Deligianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Drikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103418. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement solution to help reduce the cost in waiting time of securing a traffic light for cyclists.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Magnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cycling and Micromobility Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmr.2024.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300866v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrMapSens: Joint Mapping-Sensing Design of Wireless Sensor Networks for Urban Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3450898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Deep Reinforcement Learning for Dynamic Pollution Plume Monitoring using a Drone Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3328242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles villes intelligentes pour demain ? [podcaste et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/kbhs-y307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Wi-Fi busy time fraction based on Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.102963. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.102963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit GPS-based bicycle route choice model using clustering methods and a LSTM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Magnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0264196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM: A frame aggregation based method to infer the load level in IEEE 802.11 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous Based Drift Diagnosis Algorithm For Sensor Networks Towards In Situ Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3182289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Deep Learning Architectures for Highly Dynamic Air Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Riadh Yaici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3052429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville intelligente et démocratique donne forcément une place centrale à la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Simulation Tools for Optical Camera Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.52-62. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter la parole des cyclistes : traces GPS et vidéos au service de l’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-z2wh-1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the Simulation of Sensor Networks Aimed at Evaluating In Situ Calibration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), 38p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques et numériques, éléments d’une démocratie technique informée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trégouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Air Quality and Urban Heat Islands Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.3034987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deployment of Wireless Sensor Networks for Air Quality Mapping: Optimization Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.1629-1642. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2019.2923737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Oueis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Calibration Algorithms for Environmental Sensor Networks: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp 5968 - 5978. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2910317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Bikes: A DTN Protocol with Data Aggregation for Urban Data Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18092819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RFID readers anticollision protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2018.2828094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Smart Parking Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp. 3229-3253. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2685143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal WSN Deployment Models for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5), pp.2723 - 2735. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2017.2658601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrally-Controlled Mass Data Offloading Using Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.401-415. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2672878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading Massive Data onto Passenger Vehicles: Topology Simplification and Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.3248 - 3261. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2016.2518926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization in networks with Shared Risk Link Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 18 no. 3 (3), pp.25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053859v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Reader Anticollision Protocols for Dense and Mobile Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics5040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Deployment for Wireless On-Street Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Networks with Continuous Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.1131-1142. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2014.2364815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data gathering and personalized broadcasting in radio grids with interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 562, pp.453-475. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proportional Coloring Problem: Optimizing Buffers in Radio Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Linhares Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Optimizing the Capacity of Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (13), pp.1645-1659. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Capacity Evaluation of Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (3-4), pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Path Coloring in Bounded Degree Trees with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2), pp.516-540. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-009-9278-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Group: Complexity and Approximability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Constrained Bipartite Edge Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 143 (1-3), pp.54--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Complexity and Algorithms for the Design of Multi-fiber WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.123--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-routing algorithms in a meshed satellite constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3/4), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03002699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handover Management in Virtualized Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohaja Rabenjamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Ziemlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de distances distribuée FTM-BC par UWB sur systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoRaSat 2: Simulating Cross-Linked Direct-to-Satellite IoT LEO Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ylnner Choquenaira Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Advanced Satellite Multimedia Systems Conference and the 18th Signal Processing for Space Communications Workshop (ASMS/SPSC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Sitges, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASMS/SPSC64465.2025.10946025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data et le pouvoir citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du cycle "Où va la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Part-Dieu, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Tamdrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Joint RF-Gas Sensing for Victim Localization using UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Benito-Calvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Renzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhambyl Shaikhanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobisys25 - 23rd ACM International Conference on Mobile Systems, Applications, and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Anaheim, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711875.3734566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast : Détermination efficace de coordonnées sur un réseau à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative and Communication-Efficient Multi-Agent Path Planning for Pollution Plume Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2024 - 25th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route Selection in Low-cost Participatory Mobile Sensing of Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Direct-to-Device Satellite Communications: Advances, Challenges, and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannaneh B Pasandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Ratnasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEO-NET '24: Proceedings of the 2nd International Workshop on LEO Networking and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Washington DC USA, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3697253.3697265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Size Estimation for LoRa-Based Direct-to-Satellite IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilabaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Céspedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Cognitive Communications for Aerospace Applications Workshop (CCAAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cleveland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCAAW57883.2023.10219363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDoA for in-flight relative localization in UAV swarm using Ultra-Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast: Efficient Network-wide Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023: 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of User Presence Information from Mobile Phone and Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohaja Rabenjamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 – 25th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for monitoring pollution plumes in emergencies using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD52248.2021.9508274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Frame Aggregation to Enhance Access Point Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2021 - 18th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479240.3488507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de médiation innovants inspirés par des travaux de recherche : 3 exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chabassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and You 2021 - Colloque international Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Data Analysis of Participatory Air Pollution Monitoring Using Low-cost Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2021 - 26th IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la cyclabilité, enjeux méthodologiques et mises en débat autour du cas de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARTOMOB 2021 - Colloque international Cartomob « Tous (im)mobiles, tous cartographes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne (Toulouse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of frame aggregation level to infer IEEE 802.11 network load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2020 - 16th International Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus. pp.952-957, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Designing Smart Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3400306.3400356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications optiques LED-à-caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regression and Assimilation for Air Quality Mapping Using Dense Low-Cost WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Belbaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA2020 - 34th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserte, Italy. pp.566-578, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: In-flight Localisation of Micro-UAVs using Ultra-Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du niveau d'agrégation des trames dans les réseaux IEEE 802.11 pour l'évaluation du niveau de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Physical Systems and Internet of Things: Emerging Paradigms on Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios P. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2019 - First International Conference on Societal Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Krakow, Poland. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SA47457.2019.8938083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of LED-to-Camera Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2019 - 22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Scheduling for Energy-Efficient Correction of Environmental Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Boukerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MASS 2018 - 15th IEEE International Conference on Mobile Ad-hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chengdu, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoB-DTN: a lightweight DTN protocol for mobile IoT Applications to smart bike sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - Wirelesse Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.131-136, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hangzhou, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2018.8487343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des Réseaux d'Accès Radio Virtualisés à la Mobilité des Utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mermouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACAR: Distributed & Adaptable Crosslayer Anticollision and Routing protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St Malo, France. pp.226-238, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On User Mobility in Dynamic Cloud Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mermouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2018 – 37th Annual IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Insights into RGB-LED to Smartphone Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision plus durable et fiable de la ville intelligente grâce à la RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Forces based UAV Fleet Mobility Models for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2018 - 43rd Annual IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Chicago, Illinois, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For An Efficient Internet of Bikes : A DTN Routing Protocol Based On Data Aggregation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEWASUN 2018 - 15th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3243046.3243048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Methods in LED-to-Smartphone Bidirectional Communication for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global LiFi Congress - 1st edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of the Performance of the multi-hop IoB-DTN routing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware MWSN Optimal Redeployment Strategies for Air Pollution Timely Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fuzzy Logic for data priority aware collection in RFID sensing wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Anticollision in Dense Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Collaborative Sensor Calibration: Convergence and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Le Taro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM 2017 - 11th International Conference on Sensor Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Roma, Italy. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New WSN Deployment Approach for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2017 - 14th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Sensor Calibration: Convergence Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Le Taro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering Solutions for Dense RFID Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2017 - 14th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeedLight: Hardening LED-to-Camera Communication with Random Linear Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLCS 2017 - 4th ACM Workshop on Visible Light Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Snowbird, UT, United States. pp. 15-20, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3129881.3129889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cycle Coverage for Multi-robot Patrolling - application to data collection in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Ioan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2017 - Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation based on Wi-Fi Fingerprints: A Crowdsensing Approach with a Device-to-Device Aim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D 'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMN! 2017 - 1st Workshop on Data Analytics for Mobile Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kauna Big Island, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'anticollision de lecteurs RFID pour des déploiements denses et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks Deployment for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2016 - 21st International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot Patrolling in Wireless Sensor Networks using Bounded Cycle Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Ioan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2016 28th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE-A Random Access Channel Capacity Evaluation for M2M Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Keskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2016.7461480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Unleashing the power of LED-to-camera communications for IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Workshop on Visible Light Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2981548.3003712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Efficient & Fair Anticollision for RFID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2016 - IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Dense WSN for Error Bounded Air Pollution Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2016 - International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-Bounded Air Quality Mapping Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2016 - The 41st IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing the Power of LED-to-Camera Communications for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLCS 2016 - ACM 3rd International Workshop on Visible Light Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2981548.2981555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandesh Uppoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Wireless Sensor Networks for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Matigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2015 - 24th International Conference on Computer Communication and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'intermodalité pour le délestage des réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of City Bikes to Make the City Even Smarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSC - International SMARTCOMP Workshop on Sensors and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicles as Big Data Carriers: Road Map Space Reduction and Efficient Data Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2014-Fall - IEEE 80th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Contention- and Schedule-based MAC Protocols in Urban Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMobCity - ACM International Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2633661.2633663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Router deployment of Streetside Parking Sensor Networks in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose the Relevant MAC Protocol for Wireless Smart Parking Urban Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 11th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Vehicular Backhaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IFIP, Nov 2014, Rio de Janeiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2014.7020813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization for Relay Based Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : Wireless Days 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN-inspired Sleep Protocols for Heterogeneous LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Tunaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 10th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507248.2507267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la consommation d'énergie des réseaux cellulaires hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On-Street Parking Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Embarqués (SEmba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Tolerant Network Routing Algorithm Based on Column Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Amantea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE International Symposium on Network Computing and Applications (NCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cambridge, MA, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient Relay Selection Schemes for Contention-based Geographic Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du contrôle de puissance et de modulation aux réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Method for the Joint Allocation of Modulation Schemes, Coding Rates, Resource Blocks and Power in Self-Organizing LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Ladanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpar Jüttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Computer Communications (IEEE INFOCOM 2011) mini-conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Capacity and Energy Trade-off in LTE-like Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2011 IEEE 73rd Vehicular Technology Conference (IEEE VTC2011-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Mesh Networks: Energy - Capacity Tradeoff and Physical Layer Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of wireless mesh networks : determining elements and insensible characters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlanNet 2010, International Workshop on Planning and Optimization of Wireless Communication Networks (IEEE WCNC2010 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de réseaux maillés sans fil : éléments déterminants et caractères insensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a Localized and Greedy Routing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Workshop in Parallel and Distributed Computational Models (IEEE APDCM 2010), in conjunction with IPDPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Line and Column Generation for the Cut Covering Problem in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.255-262, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy Consumption by Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE WoWMoM Workshop on Hot Topics in Mesh Networking (HotMESH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.809-820, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum delay Data Gathering in Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2009 - 8th international conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Murcia, Spain. pp.69-82, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04383-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Data Gathering in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Routing and Radio Configuration in Fixed Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization framework for the joint routing and scheduling in wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.O84-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Analysis for Routing and Call Scheduling in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Workshop on Broadband Wireless Access (BWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New-Orleans, US, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour le routage et l'ordonnancement dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP) - Best student paper award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France. pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proportional Colouring Problem: Optimizing Buffers in Radio Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Linhares Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IV Latin-American Algorithms, Graphs, and Optimization Symposium (LAGOS 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Puerto Varas, Chile. pp.141--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation en Coupe/Rounds pour le Routage dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, St Malo, France. pp.97--100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Price Approach to the Bandwidth Allocation Problem in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Coventry, United Kingdom. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Routing and Call Scheduling in Wireless Mesh Networks with Localized Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the fourth Symposium on Trustworthy Global Computing (TGC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Barcelona, Spain. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement Optimal de points d'accès dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Optimal Wireless Mesh Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Operational Research (EURO XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Evaluation Framework and Validation of Self-Organized Routing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-hoc and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, New-York, United States. pp.779-785, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2006.288560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Survivability in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.235 - 238, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'auto-organisation sur la capacité des réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2005 - Rencontres Françaises sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance passive dans l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.121--124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal positioning of active and passive monitoring devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, complexity and algorithms for the design of multifiber WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Telecommunications, 2003 (ICT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, France. pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Approximation Algorithm for the Multicommodity Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation and Online Algorithms (WAOA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.193-230, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b95598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage optique dans les réseaux WDM multifibres avec conversion partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers WDM networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.2686 - 2690, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1189117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of multifiber WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.25--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional path coloring on bounded degree trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th ICALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Greece. pp.732--743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping New Smart Lighting Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Toward a Better Monitoring of Air Pollution using Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2017 - The 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Utah, United States. , pp.1-3, 2017, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Off-the-Shelf Bi-Directional Visible Light Communication Module for IoT Devices and Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - 13th International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EWSN ’17 Proceedings of the 2017 International Conference on Embedded Wireless Systems and Networks, pp.238-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Visible Light Communication in the Smart City Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD CITI Day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart cities ou human city, gouverner la ville par les data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Po Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l’IA au service de l'action publique, une responsabilité individuelle et collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Au fil du débat-Action publique, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Interviews with Maps and Videos to Capture Cyclists’ Skills and Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Nathalie Ortar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chester Press, pp.63-94, 2022, ISBN 978-1-910481-17-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données. Quand le numérique produit et gouverne la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Émeline Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Capital dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-137, 2020, 9782354802172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimization of WSN Deployment for Sensing Physical Phenomena: Applications to Urban Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Sensor Networks and Systems: Art and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, Springer, pp.99-145, 2019, Studies in Systems, Decision and Control, 978-3-319-91145-8. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91146-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Access Networks for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Vesco; F. Ferrero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social, Economic, Environmental Sustainability in the Development of Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de communication en lumière visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18157382. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les smart citizens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jindra Kratochvil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique menace-t-il la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trégouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the Smog: A Cooperative Multi-Agent RL for Accurate Air Pollution Mapping through Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster is not Always Better: Cost of High Bit-Rates in Wi-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9519, CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Inria Agora. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Wi-Fi Busy Time Fraction based on Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lyon. 2022, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of &amp;quot;Internet-of-Bikes&amp;quot; IoB-DTN routing protocol and IoB-Long range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut national des sciences appliquées de Lyon. 2018, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of IoB-DTN protocol for mobile IoT Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9113, INSA Lyon. 2017, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627670v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamComSim: a LED-to-Camera Communication Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9114, INSA Lyon; INRIA Grenoble - Rhône-Alpes; CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Rtone. 2017, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and results on DTN for IOT III Urbanet collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0472, 472. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Scenario on DTN for IOT III Urbanet collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0465, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Modeling and Analysis in the Performance of Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8480, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Network with Continuous Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7730, 2013, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering and Personalized Broadcasting in Radio Grids with Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8218, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Optimization of Broadband WMN: Energy-Capacity Tradeoff and Optimal System Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7730, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint TDMA/CSMA scheduling for solving the bottleneck issue in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7442, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for studying capacity and energy trade-off in LTE-like network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7437, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of wireless mesh networks: determining elements and insensible properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7171, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement du trafic dans un réseau maillé sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-7189, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Data Gathering in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6851, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363908v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6803, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a local greedy distributed routing algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6871, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00366441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Backhaul Networks: Minimizing Energy Consumption by Power-Efficient Radio Links Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6752, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Analysis for Routing and Call Scheduling in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Joint Routing and Scheduling Problem in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6198, INRIA. 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00148957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Wireless Mesh Networks Using Column Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6448, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193420v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Colored Graph: Polynomial Cases and Transformation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation stochastique et simulation des réseaux radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5989, INRIA. 2006, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and approximability issues of Shared Risk Resource Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5859, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM Mesh Networks with Dynamic Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5713, INRIA. 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Capacity of Flat and Self-Organized Ad Hoc and Hybrid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5977, INRIA. 2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Color Problems and Shared Risk Resource Group in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S Research Report I3S/RR-2005-37-FR, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers wdm optical networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4487, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement heuristique des réseaux optiques WDM multifibres par arrondi aléatoire de multiflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4418, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Coloring of Bounded Degree Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4094, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of Multifiber WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4244, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et télécommunications : Coloration et multiflot approchés et applications aux réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nice Sophia Antipolis, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation du partage de ressources dans les réseaux radio multi-sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01084608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN-based energy saving strategies applied to LTE access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Tunaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’intangible : les défis de la visualisation des données numériques environnementales. Montrer la pollution de l’air, le cas d’Air To Go.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId470"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ylnner Choquenaira Florez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B Pasandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111063" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kaneko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fraire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2025.3570185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Y Choquenaira-Florez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coeugnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ohs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.111018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Deligianni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Drikos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103418" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04300866v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Magnana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmr.2024.100046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sami Assenine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Mokhtari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3328242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kbhs-y307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Bouzouita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rivano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.102963" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.04.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3182289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118464v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Riadh Yaici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3052429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-z2wh-1074" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936662v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2923737" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174938v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2910317" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Zguira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18092819" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2018.2828094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2685143" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2658601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2672878" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01247713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2518926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053859v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5040084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.351" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Li Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Linhares Sales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JMG19BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napole&#227;o Nepomuceno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.01.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRZWVXWH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caragiannis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaklamanis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-009-9278-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Caragiannis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Persiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Richa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stier Moses" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03002699" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWQL82JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC64465.2025.10946025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Benito-Calvino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhambyl Shaikhanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711875.3734566" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04791559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ratnasamy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3697253.3697265" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332504" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509687v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533896" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488507" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631547" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02710445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925958v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148448" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dahan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3400306.3400356" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Belbaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_51" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421783v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427190v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P. Kalogeras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrarini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SA47457.2019.8938083" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887573v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjed Belkhiri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422395" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772664v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361708" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_21" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956717v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243046.3243048" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418170v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654371v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Taro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517793v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483696v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D 'Alu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552125v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357866v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315221v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361868v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171765v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matigot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01074558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020813" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00994848v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966227" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074478v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010778v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633663" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121152v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653484" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828139v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835890v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amantea" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867965v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867937v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507267" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558007v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Ladanyi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar J&#252;ttner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466485v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.033" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H60HRKRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466484v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470832" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleao Nepomuceno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282434" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371115v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505522v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Reyes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04383-3_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384968v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376040v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429827v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371137v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Gomes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429829v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371144v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250166v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429822v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293288v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371121v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Huiban" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176949v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376021v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429170v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248442" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429838v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429836v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429176v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95598" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429178v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429177v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1189117" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429849v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429854v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358256v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936416v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/groupe-berger-levrault/la-maison-d-edition/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552634v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027296v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159770v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91146-5_4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471259v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindra Kratochvil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128593v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777681v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04219738v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641948v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803214v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627670v3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257644v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187114v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948120v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783198v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363908v4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366441v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344344v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00282200v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00148957v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193420v4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175143v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102039v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;heut" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070304v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070167v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Datta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466486v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072101v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072170v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072538v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072343v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Richa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169842v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01084608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763213v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996175v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frei" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Hermann" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kaneko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fraire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2025.3570185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Y Choquenaira-Florez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coeugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ohs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.111018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ylnner Choquenaira Florez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B Pasandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Deligianni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Drikos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103418" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04300866v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Magnana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmr.2024.100046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sami Assenine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Mokhtari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3328242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kbhs-y307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Bouzouita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rivano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.102963" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.04.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3182289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118464v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Riadh Yaici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3052429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-z2wh-1074" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936662v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2923737" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174938v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2910317" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Zguira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18092819" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2018.2828094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2685143" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2658601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2672878" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01247713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2518926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053859v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5040084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.351" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Li Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Linhares Sales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JMG19BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napole&#227;o Nepomuceno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.01.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRZWVXWH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caragiannis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaklamanis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-009-9278-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Caragiannis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Persiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Richa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stier Moses" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03002699" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWQL82JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095906v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC64465.2025.10946025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Benito-Calvino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhambyl Shaikhanov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711875.3734566" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604336v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376972v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04791559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ratnasamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3697253.3697265" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ilabaca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra C&#233;spedes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAAW57883.2023.10219363" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332504" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533896" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488507" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347020v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631547" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509687v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148448" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dahan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3400306.3400356" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Belbaki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_51" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02710445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P. Kalogeras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrarini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SA47457.2019.8938083" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361708" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_21" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956717v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjed Belkhiri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887567v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243046.3243048" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887573v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780772v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422395" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418170v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654371v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Taro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392863v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517793v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D 'Alu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515418v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357866v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351350v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315221v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361868v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171765v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matigot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148427v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074478v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00994848v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966227" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010778v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633663" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121152v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044635v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653484" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01074558v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020813" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867965v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507267" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828139v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835890v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amantea" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Ladanyi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar J&#252;ttner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466484v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470832" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H60HRKRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429148v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleao Nepomuceno" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282434" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371115v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505522v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Reyes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04383-3_6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384968v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429829v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371144v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Gomes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429822v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293288v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371121v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Huiban" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429827v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371137v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176949v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376021v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429170v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248442" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429838v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429836v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95598" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429178v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429177v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1189117" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429849v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429854v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358256v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/groupe-berger-levrault/la-maison-d-edition/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552634v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027296v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159770v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91146-5_4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471259v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindra Kratochvil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128593v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777681v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04219738v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641948v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803214v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627670v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257644v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187114v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948120v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783198v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363908v4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366441v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344344v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00282200v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00148957v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193420v4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175143v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102039v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;heut" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Datta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070304v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466486v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072101v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072538v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072343v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Richa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169842v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01084608v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763213v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996175v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frei" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Hermann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>