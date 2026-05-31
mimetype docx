--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rivano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing LR-FHSS Scalability Through Advanced Sequence Design and Demodulator Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGCN.2025.3570185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoRaSat 2: Simulating Cross-Linked Direct-to-Satellite IoT LEO Constellations with Joint Access and Routing Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Y Choquenaira-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced LR-FHSS receiver for headerless frame recovery in space–terrestrial integrated IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 257, pp.111018. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.111018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of machine learning in satellite internet of things: A survey of techniques, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ylnner Choquenaira Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah B Pasandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does Wi-Fi 6 fare? An industrial outdoor robotic scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Deligianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Drikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103418. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement solution to help reduce the cost in waiting time of securing a traffic light for cyclists.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Magnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cycling and Micromobility Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmr.2024.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300866v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrMapSens: Joint Mapping-Sensing Design of Wireless Sensor Networks for Urban Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3450898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Deep Reinforcement Learning for Dynamic Pollution Plume Monitoring using a Drone Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3328242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles villes intelligentes pour demain ? [podcaste et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/kbhs-y307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Wi-Fi busy time fraction based on Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.102963. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.102963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit GPS-based bicycle route choice model using clustering methods and a LSTM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Magnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0264196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM: A frame aggregation based method to infer the load level in IEEE 802.11 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous Based Drift Diagnosis Algorithm For Sensor Networks Towards In Situ Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3182289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Deep Learning Architectures for Highly Dynamic Air Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Riadh Yaici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3052429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville intelligente et démocratique donne forcément une place centrale à la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Simulation Tools for Optical Camera Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.52-62. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter la parole des cyclistes : traces GPS et vidéos au service de l’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-z2wh-1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the Simulation of Sensor Networks Aimed at Evaluating In Situ Calibration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), 38p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques et numériques, éléments d’une démocratie technique informée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trégouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Air Quality and Urban Heat Islands Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.3034987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deployment of Wireless Sensor Networks for Air Quality Mapping: Optimization Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.1629-1642. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2019.2923737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Oueis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Calibration Algorithms for Environmental Sensor Networks: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp 5968 - 5978. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2910317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Bikes: A DTN Protocol with Data Aggregation for Urban Data Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18092819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RFID readers anticollision protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2018.2828094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Smart Parking Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp. 3229-3253. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2685143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal WSN Deployment Models for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5), pp.2723 - 2735. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2017.2658601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrally-Controlled Mass Data Offloading Using Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.401-415. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2672878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading Massive Data onto Passenger Vehicles: Topology Simplification and Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.3248 - 3261. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2016.2518926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization in networks with Shared Risk Link Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 18 no. 3 (3), pp.25. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053859v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Reader Anticollision Protocols for Dense and Mobile Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics5040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Deployment for Wireless On-Street Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Networks with Continuous Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.1131-1142. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2014.2364815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data gathering and personalized broadcasting in radio grids with interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 562, pp.453-475. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proportional Coloring Problem: Optimizing Buffers in Radio Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Linhares Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Optimizing the Capacity of Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (13), pp.1645-1659. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Capacity Evaluation of Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (3-4), pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Path Coloring in Bounded Degree Trees with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2), pp.516-540. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-009-9278-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Group: Complexity and Approximability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Constrained Bipartite Edge Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 143 (1-3), pp.54--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Complexity and Algorithms for the Design of Multi-fiber WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.123--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-routing algorithms in a meshed satellite constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3/4), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03002699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handover Management in Virtualized Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohaja Rabenjamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Ziemlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de distances distribuée FTM-BC par UWB sur systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoRaSat 2: Simulating Cross-Linked Direct-to-Satellite IoT LEO Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ylnner Choquenaira Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Advanced Satellite Multimedia Systems Conference and the 18th Signal Processing for Space Communications Workshop (ASMS/SPSC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Sitges, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASMS/SPSC64465.2025.10946025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data et le pouvoir citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du cycle "Où va la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Part-Dieu, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Tamdrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Joint RF-Gas Sensing for Victim Localization using UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Benito-Calvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Renzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhambyl Shaikhanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobisys25 - 23rd ACM International Conference on Mobile Systems, Applications, and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Anaheim, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711875.3734566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast : Détermination efficace de coordonnées sur un réseau à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative and Communication-Efficient Multi-Agent Path Planning for Pollution Plume Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2024 - 25th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route Selection in Low-cost Participatory Mobile Sensing of Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Direct-to-Device Satellite Communications: Advances, Challenges, and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannaneh B Pasandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Ratnasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEO-NET '24: Proceedings of the 2nd International Workshop on LEO Networking and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Washington DC USA, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3697253.3697265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Size Estimation for LoRa-Based Direct-to-Satellite IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilabaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Céspedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Cognitive Communications for Aerospace Applications Workshop (CCAAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cleveland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCAAW57883.2023.10219363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDoA for in-flight relative localization in UAV swarm using Ultra-Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast: Efficient Network-wide Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023: 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of User Presence Information from Mobile Phone and Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohaja Rabenjamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 – 25th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for monitoring pollution plumes in emergencies using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD52248.2021.9508274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Frame Aggregation to Enhance Access Point Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2021 - 18th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479240.3488507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de médiation innovants inspirés par des travaux de recherche : 3 exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chabassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and You 2021 - Colloque international Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Data Analysis of Participatory Air Pollution Monitoring Using Low-cost Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2021 - 26th IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la cyclabilité, enjeux méthodologiques et mises en débat autour du cas de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARTOMOB 2021 - Colloque international Cartomob « Tous (im)mobiles, tous cartographes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne (Toulouse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of frame aggregation level to infer IEEE 802.11 network load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2020 - 16th International Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus. pp.952-957, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Designing Smart Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3400306.3400356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications optiques LED-à-caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regression and Assimilation for Air Quality Mapping Using Dense Low-Cost WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Belbaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA2020 - 34th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserte, Italy. pp.566-578, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: In-flight Localisation of Micro-UAVs using Ultra-Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du niveau d'agrégation des trames dans les réseaux IEEE 802.11 pour l'évaluation du niveau de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Physical Systems and Internet of Things: Emerging Paradigms on Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios P. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2019 - First International Conference on Societal Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Krakow, Poland. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SA47457.2019.8938083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of LED-to-Camera Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2019 - 22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Scheduling for Energy-Efficient Correction of Environmental Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Boukerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MASS 2018 - 15th IEEE International Conference on Mobile Ad-hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chengdu, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoB-DTN: a lightweight DTN protocol for mobile IoT Applications to smart bike sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - Wirelesse Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.131-136, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hangzhou, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2018.8487343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des Réseaux d'Accès Radio Virtualisés à la Mobilité des Utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mermouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACAR: Distributed & Adaptable Crosslayer Anticollision and Routing protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St Malo, France. pp.226-238, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On User Mobility in Dynamic Cloud Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mermouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2018 – 37th Annual IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Insights into RGB-LED to Smartphone Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision plus durable et fiable de la ville intelligente grâce à la RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Forces based UAV Fleet Mobility Models for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2018 - 43rd Annual IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Chicago, Illinois, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For An Efficient Internet of Bikes : A DTN Routing Protocol Based On Data Aggregation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEWASUN 2018 - 15th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3243046.3243048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Methods in LED-to-Smartphone Bidirectional Communication for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global LiFi Congress - 1st edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of the Performance of the multi-hop IoB-DTN routing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware MWSN Optimal Redeployment Strategies for Air Pollution Timely Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fuzzy Logic for data priority aware collection in RFID sensing wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Anticollision in Dense Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Collaborative Sensor Calibration: Convergence and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Le Taro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM 2017 - 11th International Conference on Sensor Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Roma, Italy. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New WSN Deployment Approach for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2017 - 14th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Sensor Calibration: Convergence Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Le Taro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering Solutions for Dense RFID Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2017 - 14th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeedLight: Hardening LED-to-Camera Communication with Random Linear Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLCS 2017 - 4th ACM Workshop on Visible Light Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Snowbird, UT, United States. pp. 15-20, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3129881.3129889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cycle Coverage for Multi-robot Patrolling - application to data collection in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Ioan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2017 - Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation based on Wi-Fi Fingerprints: A Crowdsensing Approach with a Device-to-Device Aim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D 'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMN! 2017 - 1st Workshop on Data Analytics for Mobile Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kauna Big Island, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'anticollision de lecteurs RFID pour des déploiements denses et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks Deployment for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2016 - 21st International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot Patrolling in Wireless Sensor Networks using Bounded Cycle Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Ioan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2016 28th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE-A Random Access Channel Capacity Evaluation for M2M Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Keskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2016.7461480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Unleashing the power of LED-to-camera communications for IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Workshop on Visible Light Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2981548.3003712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Efficient & Fair Anticollision for RFID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2016 - IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Dense WSN for Error Bounded Air Pollution Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2016 - International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-Bounded Air Quality Mapping Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2016 - The 41st IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing the Power of LED-to-Camera Communications for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLCS 2016 - ACM 3rd International Workshop on Visible Light Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2981548.2981555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandesh Uppoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Wireless Sensor Networks for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Matigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2015 - 24th International Conference on Computer Communication and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'intermodalité pour le délestage des réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of City Bikes to Make the City Even Smarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSC - International SMARTCOMP Workshop on Sensors and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicles as Big Data Carriers: Road Map Space Reduction and Efficient Data Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2014-Fall - IEEE 80th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Contention- and Schedule-based MAC Protocols in Urban Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMobCity - ACM International Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2633661.2633663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Router deployment of Streetside Parking Sensor Networks in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose the Relevant MAC Protocol for Wireless Smart Parking Urban Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 11th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Vehicular Backhaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IFIP, Nov 2014, Rio de Janeiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2014.7020813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization for Relay Based Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : Wireless Days 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN-inspired Sleep Protocols for Heterogeneous LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Tunaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 10th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507248.2507267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la consommation d'énergie des réseaux cellulaires hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On-Street Parking Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Embarqués (SEmba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Tolerant Network Routing Algorithm Based on Column Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Amantea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE International Symposium on Network Computing and Applications (NCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cambridge, MA, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient Relay Selection Schemes for Contention-based Geographic Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du contrôle de puissance et de modulation aux réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Method for the Joint Allocation of Modulation Schemes, Coding Rates, Resource Blocks and Power in Self-Organizing LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Ladanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpar Jüttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Computer Communications (IEEE INFOCOM 2011) mini-conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Capacity and Energy Trade-off in LTE-like Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2011 IEEE 73rd Vehicular Technology Conference (IEEE VTC2011-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Mesh Networks: Energy - Capacity Tradeoff and Physical Layer Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of wireless mesh networks : determining elements and insensible characters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlanNet 2010, International Workshop on Planning and Optimization of Wireless Communication Networks (IEEE WCNC2010 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de réseaux maillés sans fil : éléments déterminants et caractères insensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a Localized and Greedy Routing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Workshop in Parallel and Distributed Computational Models (IEEE APDCM 2010), in conjunction with IPDPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Line and Column Generation for the Cut Covering Problem in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.255-262, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy Consumption by Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE WoWMoM Workshop on Hot Topics in Mesh Networking (HotMESH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.809-820, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum delay Data Gathering in Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2009 - 8th international conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Murcia, Spain. pp.69-82, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04383-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Data Gathering in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Routing and Radio Configuration in Fixed Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization framework for the joint routing and scheduling in wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.O84-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Analysis for Routing and Call Scheduling in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Workshop on Broadband Wireless Access (BWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New-Orleans, US, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour le routage et l'ordonnancement dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP) - Best student paper award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France. pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proportional Colouring Problem: Optimizing Buffers in Radio Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Linhares Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IV Latin-American Algorithms, Graphs, and Optimization Symposium (LAGOS 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Puerto Varas, Chile. pp.141--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation en Coupe/Rounds pour le Routage dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, St Malo, France. pp.97--100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Price Approach to the Bandwidth Allocation Problem in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Coventry, United Kingdom. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Routing and Call Scheduling in Wireless Mesh Networks with Localized Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the fourth Symposium on Trustworthy Global Computing (TGC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Barcelona, Spain. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement Optimal de points d'accès dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Optimal Wireless Mesh Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Operational Research (EURO XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Evaluation Framework and Validation of Self-Organized Routing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-hoc and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, New-York, United States. pp.779-785, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2006.288560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Survivability in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.235 - 238, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'auto-organisation sur la capacité des réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2005 - Rencontres Françaises sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance passive dans l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.121--124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal positioning of active and passive monitoring devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, complexity and algorithms for the design of multifiber WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Telecommunications, 2003 (ICT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, France. pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Approximation Algorithm for the Multicommodity Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation and Online Algorithms (WAOA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.193-230, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b95598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage optique dans les réseaux WDM multifibres avec conversion partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers WDM networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.2686 - 2690, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1189117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of multifiber WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.25--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional path coloring on bounded degree trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th ICALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Greece. pp.732--743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping New Smart Lighting Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Toward a Better Monitoring of Air Pollution using Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2017 - The 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Utah, United States. , pp.1-3, 2017, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Off-the-Shelf Bi-Directional Visible Light Communication Module for IoT Devices and Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - 13th International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EWSN ’17 Proceedings of the 2017 International Conference on Embedded Wireless Systems and Networks, pp.238-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Visible Light Communication in the Smart City Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD CITI Day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart cities ou human city, gouverner la ville par les data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Po Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l’IA au service de l'action publique, une responsabilité individuelle et collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Au fil du débat-Action publique, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Interviews with Maps and Videos to Capture Cyclists’ Skills and Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Nathalie Ortar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chester Press, pp.63-94, 2022, ISBN 978-1-910481-17-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données. Quand le numérique produit et gouverne la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Émeline Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Capital dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-137, 2020, 9782354802172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimization of WSN Deployment for Sensing Physical Phenomena: Applications to Urban Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Sensor Networks and Systems: Art and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, Springer, pp.99-145, 2019, Studies in Systems, Decision and Control, 978-3-319-91145-8. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91146-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Access Networks for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Vesco; F. Ferrero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social, Economic, Environmental Sustainability in the Development of Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de communication en lumière visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18157382. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les smart citizens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jindra Kratochvil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique menace-t-il la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trégouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the Smog: A Cooperative Multi-Agent RL for Accurate Air Pollution Mapping through Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster is not Always Better: Cost of High Bit-Rates in Wi-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9519, CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Inria Agora. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Wi-Fi Busy Time Fraction based on Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lyon. 2022, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of &amp;quot;Internet-of-Bikes&amp;quot; IoB-DTN routing protocol and IoB-Long range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut national des sciences appliquées de Lyon. 2018, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of IoB-DTN protocol for mobile IoT Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9113, INSA Lyon. 2017, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627670v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamComSim: a LED-to-Camera Communication Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9114, INSA Lyon; INRIA Grenoble - Rhône-Alpes; CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Rtone. 2017, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and results on DTN for IOT III Urbanet collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0472, 472. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Scenario on DTN for IOT III Urbanet collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0465, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Modeling and Analysis in the Performance of Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8480, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Network with Continuous Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7730, 2013, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering and Personalized Broadcasting in Radio Grids with Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8218, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Optimization of Broadband WMN: Energy-Capacity Tradeoff and Optimal System Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7730, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint TDMA/CSMA scheduling for solving the bottleneck issue in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7442, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for studying capacity and energy trade-off in LTE-like network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7437, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of wireless mesh networks: determining elements and insensible properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7171, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement du trafic dans un réseau maillé sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-7189, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Data Gathering in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6851, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363908v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6803, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a local greedy distributed routing algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6871, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00366441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Backhaul Networks: Minimizing Energy Consumption by Power-Efficient Radio Links Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6752, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Analysis for Routing and Call Scheduling in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Joint Routing and Scheduling Problem in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6198, INRIA. 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00148957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Wireless Mesh Networks Using Column Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6448, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193420v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Colored Graph: Polynomial Cases and Transformation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation stochastique et simulation des réseaux radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5989, INRIA. 2006, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and approximability issues of Shared Risk Resource Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5859, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM Mesh Networks with Dynamic Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5713, INRIA. 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Capacity of Flat and Self-Organized Ad Hoc and Hybrid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5977, INRIA. 2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Color Problems and Shared Risk Resource Group in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S Research Report I3S/RR-2005-37-FR, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers wdm optical networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4487, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement heuristique des réseaux optiques WDM multifibres par arrondi aléatoire de multiflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4418, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Coloring of Bounded Degree Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4094, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of Multifiber WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4244, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et télécommunications : Coloration et multiflot approchés et applications aux réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nice Sophia Antipolis, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation du partage de ressources dans les réseaux radio multi-sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01084608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN-based energy saving strategies applied to LTE access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Tunaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’intangible : les défis de la visualisation des données numériques environnementales. Montrer la pollution de l’air, le cas d’Air To Go.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId470"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rivano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoRaSat 2: Simulating Cross-Linked Direct-to-Satellite IoT LEO Constellations with Joint Access and Routing Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Y Choquenaira-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing LR-FHSS Scalability Through Advanced Sequence Design and Demodulator Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGCN.2025.3570185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced LR-FHSS receiver for headerless frame recovery in space–terrestrial integrated IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 257, pp.111018. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.111018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of machine learning in satellite internet of things: A survey of techniques, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ylnner Choquenaira Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah B Pasandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement solution to help reduce the cost in waiting time of securing a traffic light for cyclists.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Magnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cycling and Micromobility Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcmr.2024.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300866v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does Wi-Fi 6 fare? An industrial outdoor robotic scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Deligianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Drikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103418. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrMapSens: Joint Mapping-Sensing Design of Wireless Sensor Networks for Urban Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3450898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Deep Reinforcement Learning for Dynamic Pollution Plume Monitoring using a Drone Fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benatchba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3328242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles villes intelligentes pour demain ? [podcaste et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/kbhs-y307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Wi-Fi busy time fraction based on Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.102963. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.102963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit GPS-based bicycle route choice model using clustering methods and a LSTM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Magnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0264196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAM: A frame aggregation based method to infer the load level in IEEE 802.11 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous Based Drift Diagnosis Algorithm For Sensor Networks Towards In Situ Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3182289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Deep Learning Architectures for Highly Dynamic Air Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Riadh Yaici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3052429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Simulation Tools for Optical Camera Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.52-62. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter la parole des cyclistes : traces GPS et vidéos au service de l’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-z2wh-1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville intelligente et démocratique donne forcément une place centrale à la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the Simulation of Sensor Networks Aimed at Evaluating In Situ Calibration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), 38p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques et numériques, éléments d’une démocratie technique informée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trégouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Air Quality and Urban Heat Islands Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.3034987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Calibration Algorithms for Environmental Sensor Networks: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp 5968 - 5978. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2910317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deployment of Wireless Sensor Networks for Air Quality Mapping: Optimization Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.1629-1642. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2019.2923737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Oueis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RFID readers anticollision protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2018.2828094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Bikes: A DTN Protocol with Data Aggregation for Urban Data Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18092819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Smart Parking Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp. 3229-3253. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2685143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal WSN Deployment Models for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5), pp.2723 - 2735. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2017.2658601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrally-Controlled Mass Data Offloading Using Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.401-415. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2672878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Reader Anticollision Protocols for Dense and Mobile Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics5040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading Massive Data onto Passenger Vehicles: Topology Simplification and Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.3248 - 3261. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2016.2518926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization in networks with Shared Risk Link Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 18 no. 3 (3), pp.25. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053859v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Networks with Continuous Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.1131-1142. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2014.2364815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data gathering and personalized broadcasting in radio grids with interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 562, pp.453-475. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Deployment for Wireless On-Street Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proportional Coloring Problem: Optimizing Buffers in Radio Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Linhares Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Optimizing the Capacity of Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (13), pp.1645-1659. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Capacity Evaluation of Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (3-4), pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Path Coloring in Bounded Degree Trees with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2), pp.516-540. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-009-9278-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Group: Complexity and Approximability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Constrained Bipartite Edge Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 143 (1-3), pp.54--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Complexity and Algorithms for the Design of Multi-fiber WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.123--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-routing algorithms in a meshed satellite constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3/4), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03002699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handover Management in Virtualized Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohaja Rabenjamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Ziemlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de distances distribuée FTM-BC par UWB sur systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoRaSat 2: Simulating Cross-Linked Direct-to-Satellite IoT LEO Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ylnner Choquenaira Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Advanced Satellite Multimedia Systems Conference and the 18th Signal Processing for Space Communications Workshop (ASMS/SPSC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Sitges, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASMS/SPSC64465.2025.10946025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data et le pouvoir citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du cycle "Où va la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Part-Dieu, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Tamdrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Joint RF-Gas Sensing for Victim Localization using UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Benito-Calvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Renzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhambyl Shaikhanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobisys25 - 23rd ACM International Conference on Mobile Systems, Applications, and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Anaheim, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711875.3734566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast : Détermination efficace de coordonnées sur un réseau à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route Selection in Low-cost Participatory Mobile Sensing of Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative and Communication-Efficient Multi-Agent Path Planning for Pollution Plume Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2024 - 25th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Direct-to-Device Satellite Communications: Advances, Challenges, and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannaneh B Pasandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Ratnasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEO-NET '24: Proceedings of the 2nd International Workshop on LEO Networking and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Washington DC USA, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3697253.3697265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Size Estimation for LoRa-Based Direct-to-Satellite IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés A Fraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilabaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Céspedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Cognitive Communications for Aerospace Applications Workshop (CCAAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cleveland, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCAAW57883.2023.10219363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDoA for in-flight relative localization in UAV swarm using Ultra-Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast: Efficient Network-wide Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023: 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of User Presence Information from Mobile Phone and Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solohaja Rabenjamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 – 25th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for monitoring pollution plumes in emergencies using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2021 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD52248.2021.9508274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de médiation innovants inspirés par des travaux de recherche : 3 exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chabassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and You 2021 - Colloque international Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Frame Aggregation to Enhance Access Point Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2021 - 18th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479240.3488507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Data Analysis of Participatory Air Pollution Monitoring Using Low-cost Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2021 - 26th IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la cyclabilité, enjeux méthodologiques et mises en débat autour du cas de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARTOMOB 2021 - Colloque international Cartomob « Tous (im)mobiles, tous cartographes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne (Toulouse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of frame aggregation level to infer IEEE 802.11 network load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2020 - 16th International Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus. pp.952-957, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC48107.2020.9148448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Designing Smart Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3400306.3400356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications optiques LED-à-caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regression and Assimilation for Air Quality Mapping Using Dense Low-Cost WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anis Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Belbaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA2020 - 34th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserte, Italy. pp.566-578, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44041-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: In-flight Localisation of Micro-UAVs using Ultra-Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du niveau d'agrégation des trames dans les réseaux IEEE 802.11 pour l'évaluation du niveau de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Physical Systems and Internet of Things: Emerging Paradigms on Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios P. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA 2019 - First International Conference on Societal Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Krakow, Poland. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SA47457.2019.8938083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of LED-to-Camera Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2019 - 22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des Réseaux d'Accès Radio Virtualisés à la Mobilité des Utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mermouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACAR: Distributed & Adaptable Crosslayer Anticollision and Routing protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St Malo, France. pp.226-238, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On User Mobility in Dynamic Cloud Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mermouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2018 – 37th Annual IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Insights into RGB-LED to Smartphone Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision plus durable et fiable de la ville intelligente grâce à la RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Forces based UAV Fleet Mobility Models for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2018 - 43rd Annual IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2018, Chicago, Illinois, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Scheduling for Energy-Efficient Correction of Environmental Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Boukerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MASS 2018 - 15th IEEE International Conference on Mobile Ad-hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chengdu, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoB-DTN: a lightweight DTN protocol for mobile IoT Applications to smart bike sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - Wirelesse Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.131-136, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hangzhou, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2018.8487343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aschan-Leygonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chappaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For An Efficient Internet of Bikes : A DTN Routing Protocol Based On Data Aggregation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEWASUN 2018 - 15th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3243046.3243048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Methods in LED-to-Smartphone Bidirectional Communication for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global LiFi Congress - 1st edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fuzzy Logic for data priority aware collection in RFID sensing wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware MWSN Optimal Redeployment Strategies for Air Pollution Timely Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2018 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Evaluation of the Performance of the multi-hop IoB-DTN routing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aref Meddeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Anticollision in Dense Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Collaborative Sensor Calibration: Convergence and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Le Taro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM 2017 - 11th International Conference on Sensor Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Roma, Italy. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New WSN Deployment Approach for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNC 2017 - 14th IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Sensor Calibration: Convergence Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Le Taro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering Solutions for Dense RFID Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2017 - 14th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeedLight: Hardening LED-to-Camera Communication with Random Linear Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLCS 2017 - 4th ACM Workshop on Visible Light Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Snowbird, UT, United States. pp. 15-20, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3129881.3129889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cycle Coverage for Multi-robot Patrolling - application to data collection in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Ioan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2017 - Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation based on Wi-Fi Fingerprints: A Crowdsensing Approach with a Device-to-Device Aim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D 'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMN! 2017 - 1st Workshop on Data Analytics for Mobile Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kauna Big Island, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'anticollision de lecteurs RFID pour des déploiements denses et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTE-A Random Access Channel Capacity Evaluation for M2M Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Keskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2016.7461480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Unleashing the power of LED-to-camera communications for IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Workshop on Visible Light Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York City, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2981548.3003712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks Deployment for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2016 - 21st International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot Patrolling in Wireless Sensor Networks using Bounded Cycle Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai-Ioan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2016 28th International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Efficient & Fair Anticollision for RFID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2016 - IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Dense WSN for Error Bounded Air Pollution Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2016 - International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-Bounded Air Quality Mapping Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2016 - The 41st IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing the Power of LED-to-Camera Communications for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLCS 2016 - ACM 3rd International Workshop on Visible Light Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2981548.2981555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandesh Uppoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Deployment of Wireless Sensor Networks for Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Matigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCN 2015 - 24th International Conference on Computer Communication and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'intermodalité pour le délestage des réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Contention- and Schedule-based MAC Protocols in Urban Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMobCity - ACM International Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2633661.2633663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Router deployment of Streetside Parking Sensor Networks in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose the Relevant MAC Protocol for Wireless Smart Parking Urban Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 11th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of City Bikes to Make the City Even Smarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSC - International SMARTCOMP Workshop on Sensors and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicles as Big Data Carriers: Road Map Space Reduction and Efficient Data Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2014-Fall - IEEE 80th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Vehicular Backhaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IFIP, Nov 2014, Rio de Janeiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2014.7020813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization for Relay Based Heterogeneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : Wireless Days 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN-inspired Sleep Protocols for Heterogeneous LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Tunaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN - 10th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507248.2507267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la consommation d'énergie des réseaux cellulaires hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Tolerant Network Routing Algorithm Based on Column Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Amantea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE International Symposium on Network Computing and Applications (NCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cambridge, MA, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On-Street Parking Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Embarqués (SEmba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient Relay Selection Schemes for Contention-based Geographic Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du contrôle de puissance et de modulation aux réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Method for the Joint Allocation of Modulation Schemes, Coding Rates, Resource Blocks and Power in Self-Organizing LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Ladanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpar Jüttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Computer Communications (IEEE INFOCOM 2011) mini-conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Capacity and Energy Trade-off in LTE-like Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2011 IEEE 73rd Vehicular Technology Conference (IEEE VTC2011-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Mesh Networks: Energy - Capacity Tradeoff and Physical Layer Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of wireless mesh networks : determining elements and insensible characters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlanNet 2010, International Workshop on Planning and Optimization of Wireless Communication Networks (IEEE WCNC2010 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de réseaux maillés sans fil : éléments déterminants et caractères insensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a Localized and Greedy Routing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Workshop in Parallel and Distributed Computational Models (IEEE APDCM 2010), in conjunction with IPDPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Line and Column Generation for the Cut Covering Problem in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisia. pp.255-262, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.809-820, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy Consumption by Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE WoWMoM Workshop on Hot Topics in Mesh Networking (HotMESH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum delay Data Gathering in Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2009 - 8th international conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Murcia, Spain. pp.69-82, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04383-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00505522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Data Gathering in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Routing and Radio Configuration in Fixed Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization framework for the joint routing and scheduling in wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.O84-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Analysis for Routing and Call Scheduling in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Workshop on Broadband Wireless Access (BWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New-Orleans, US, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour le routage et l'ordonnancement dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP) - Best student paper award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France. pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proportional Colouring Problem: Optimizing Buffers in Radio Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Linhares Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IV Latin-American Algorithms, Graphs, and Optimization Symposium (LAGOS 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Puerto Varas, Chile. pp.141--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation en Coupe/Rounds pour le Routage dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, St Malo, France. pp.97--100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Price Approach to the Bandwidth Allocation Problem in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Coventry, United Kingdom. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Routing and Call Scheduling in Wireless Mesh Networks with Localized Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the fourth Symposium on Trustworthy Global Computing (TGC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Barcelona, Spain. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement Optimal de points d'accès dans les réseaux radio maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Optimal Wireless Mesh Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Operational Research (EURO XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Evaluation Framework and Validation of Self-Organized Routing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-hoc and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, New-York, United States. pp.779-785, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2006.288560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Survivability in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.235 - 238, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'auto-organisation sur la capacité des réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2005 - Rencontres Françaises sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance passive dans l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.121--124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal positioning of active and passive monitoring devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, complexity and algorithms for the design of multifiber WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Telecommunications, 2003 (ICT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, France. pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Approximation Algorithm for the Multicommodity Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation and Online Algorithms (WAOA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.193-230, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b95598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage optique dans les réseaux WDM multifibres avec conversion partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers WDM networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.2686 - 2690, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1189117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of multifiber WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier Moses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.25--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional path coloring on bounded degree trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Caragiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th ICALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Greece. pp.732--743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping New Smart Lighting Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoël Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Off-the-Shelf Bi-Directional Visible Light Communication Module for IoT Devices and Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - 13th International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EWSN ’17 Proceedings of the 2017 International Conference on Embedded Wireless Systems and Networks, pp.238-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Toward a Better Monitoring of Air Pollution using Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Soulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2017 - The 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Utah, United States. , pp.1-3, 2017, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Visible Light Communication in the Smart City Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD CITI Day 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart cities ou human city, gouverner la ville par les data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Po Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtriser l’IA au service de l'action publique, une responsabilité individuelle et collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Au fil du débat-Action publique, 978-2-7013-2183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Interviews with Maps and Videos to Capture Cyclists’ Skills and Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Nathalie Ortar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chester Press, pp.63-94, 2022, ISBN 978-1-910481-17-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données. Quand le numérique produit et gouverne la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Émeline Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Capital dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-137, 2020, 9782354802172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimization of WSN Deployment for Sensing Physical Phenomena: Applications to Urban Air Pollution Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boubrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission-Oriented Sensor Networks and Systems: Art and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, Springer, pp.99-145, 2019, Studies in Systems, Decision and Control, 978-3-319-91145-8. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91146-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Access Networks for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Augé-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Vesco; F. Ferrero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social, Economic, Environmental Sustainability in the Development of Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de communication en lumière visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18157382. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les smart citizens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jindra Kratochvil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique menace-t-il la transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trégouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the Smog: A Cooperative Multi-Agent RL for Accurate Air Pollution Mapping through Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sami Assenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster is not Always Better: Cost of High Bit-Rates in Wi-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9519, CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Inria Agora. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Wi-Fi Busy Time Fraction based on Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lyon. 2022, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of &amp;quot;Internet-of-Bikes&amp;quot; IoB-DTN routing protocol and IoB-Long range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut national des sciences appliquées de Lyon. 2018, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of IoB-DTN protocol for mobile IoT Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Zguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9113, INSA Lyon. 2017, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627670v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamComSim: a LED-to-Camera Communication Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desportes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9114, INSA Lyon; INRIA Grenoble - Rhône-Alpes; CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Rtone. 2017, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests Scenario on DTN for IOT III Urbanet collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0465, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and results on DTN for IOT III Urbanet collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0472, 472. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Modeling and Analysis in the Performance of Parking Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trista Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8480, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Network with Continuous Power Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7730, 2013, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering and Personalized Broadcasting in Radio Grids with Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8218, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Optimization of Broadband WMN: Energy-Capacity Tradeoff and Optimal System Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7730, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint TDMA/CSMA scheduling for solving the bottleneck issue in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7442, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for studying capacity and energy trade-off in LTE-like network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7437, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of wireless mesh networks: determining elements and insensible properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7171, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00444891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement du trafic dans un réseau maillé sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-7189, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Data Gathering in Radio Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6851, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363908v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6803, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a local greedy distributed routing algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6871, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00366441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Analysis for Routing and Call Scheduling in Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Backhaul Networks: Minimizing Energy Consumption by Power-Efficient Radio Links Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6752, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Joint Routing and Scheduling Problem in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6198, INRIA. 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00148957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design for Wireless Mesh Networks Using Column Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6448, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00193420v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Colored Graph: Polynomial Cases and Transformation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation stochastique et simulation des réseaux radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5989, INRIA. 2006, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and approximability issues of Shared Risk Resource Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5859, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM Mesh Networks with Dynamic Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5713, INRIA. 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Capacity of Flat and Self-Organized Ad Hoc and Hybrid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5977, INRIA. 2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Color Problems and Shared Risk Resource Group in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S Research Report I3S/RR-2005-37-FR, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers wdm optical networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4487, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement heuristique des réseaux optiques WDM multifibres par arrondi aléatoire de multiflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4418, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Coloring of Bounded Degree Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4094, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of Multifiber WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4244, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et télécommunications : Coloration et multiflot approchés et applications aux réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nice Sophia Antipolis, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation du partage de ressources dans les réseaux radio multi-sauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA Lyon, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01084608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN-based energy saving strategies applied to LTE access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Tunaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’intangible : les défis de la visualisation des données numériques environnementales. Montrer la pollution de l’air, le cas d’Air To Go.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId470"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kaneko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fraire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2025.3570185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Y Choquenaira-Florez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coeugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ohs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.111018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ylnner Choquenaira Florez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B Pasandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Deligianni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Drikos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103418" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04300866v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Magnana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmr.2024.100046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sami Assenine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Mokhtari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3328242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kbhs-y307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Bouzouita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rivano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.102963" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.04.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3182289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118464v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Riadh Yaici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3052429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-z2wh-1074" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936662v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2923737" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174938v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2910317" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Zguira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18092819" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2018.2828094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2685143" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2658601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2672878" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01247713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2518926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053859v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5040084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.351" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Li Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Linhares Sales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JMG19BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napole&#227;o Nepomuceno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.01.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRZWVXWH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caragiannis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaklamanis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-009-9278-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Caragiannis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Persiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Richa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stier Moses" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03002699" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWQL82JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095906v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC64465.2025.10946025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Benito-Calvino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhambyl Shaikhanov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711875.3734566" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604336v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376972v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04791559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ratnasamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3697253.3697265" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ilabaca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra C&#233;spedes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAAW57883.2023.10219363" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332504" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533896" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488507" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347020v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631547" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509687v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148448" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dahan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3400306.3400356" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Belbaki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_51" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02710445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P. Kalogeras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrarini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SA47457.2019.8938083" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361708" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_21" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956717v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjed Belkhiri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887567v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243046.3243048" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887573v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780772v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422395" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418170v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654371v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Taro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392863v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517793v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D 'Alu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515418v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357866v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351350v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315221v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361868v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171765v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matigot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148427v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074478v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00994848v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966227" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010778v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633663" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121152v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044635v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653484" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01074558v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020813" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867965v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507267" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828139v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835890v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amantea" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Ladanyi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar J&#252;ttner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466484v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470832" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H60HRKRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429148v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleao Nepomuceno" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282434" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371115v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505522v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Reyes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04383-3_6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384968v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429829v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371144v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Gomes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429822v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293288v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371121v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Huiban" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429827v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371137v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176949v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376021v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429170v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248442" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429838v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429836v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95598" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429178v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429177v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1189117" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429849v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429854v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358256v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/groupe-berger-levrault/la-maison-d-edition/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552634v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027296v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159770v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91146-5_4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471259v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindra Kratochvil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128593v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777681v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04219738v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641948v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803214v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627670v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257644v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187114v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948120v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783198v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363908v4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366441v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344344v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00282200v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00148957v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193420v4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175143v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102039v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;heut" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Datta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070304v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466486v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072101v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072538v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072343v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Richa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169842v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01084608v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763213v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996175v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frei" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Hermann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Y Choquenaira-Florez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coeugnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ohs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kaneko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fraire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2025.3570185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.111018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ylnner Choquenaira Florez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B Pasandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04300866v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Magnana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmr.2024.100046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Deligianni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Drikos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103418" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sami Assenine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Mokhtari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3328242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kbhs-y307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Bouzouita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rivano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.102963" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.04.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3182289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118464v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Riadh Yaici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3052429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-z2wh-1074" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936662v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174938v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2910317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2923737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767311v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2018.2828094" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Zguira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Meddeb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18092819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2685143" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2658601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2672878" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5040084" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01247713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2518926" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053859v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1297" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Li Yu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.351" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Linhares Sales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.03.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JMG19BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napole&#227;o Nepomuceno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.01.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRZWVXWH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caragiannis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaklamanis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-009-9278-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Caragiannis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Persiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Richa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stier Moses" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03002699" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWQL82JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095906v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS/SPSC64465.2025.10946025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Benito-Calvino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhambyl Shaikhanov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711875.3734566" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04791559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ratnasamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3697253.3697265" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ilabaca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra C&#233;spedes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAAW57883.2023.10219363" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332504" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533896" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514473v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362285v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488507" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347020v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631547" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509687v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148448" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dahan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3400306.3400356" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Belbaki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_51" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02710445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P. Kalogeras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrarini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SA47457.2019.8938083" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819767v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_21" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784572v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjed Belkhiri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361708" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887567v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243046.3243048" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830721v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780772v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422395" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887573v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418170v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654371v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Taro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392863v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517793v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D 'Alu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515418v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315182v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351350v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315221v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361868v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171765v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matigot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148427v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010778v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633661.2633663" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044635v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653484" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00994848v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966227" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01074558v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020813" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867965v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507267" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835890v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amantea" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828139v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Perez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Ladanyi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar J&#252;ttner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466484v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470832" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H60HRKRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371115v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429148v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleao Nepomuceno" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282434" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505522v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Reyes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04383-3_6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384968v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429829v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Molle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371144v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Gomes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429822v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293288v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371121v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Huiban" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429827v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371137v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176949v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376021v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429170v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248442" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429838v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429836v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95598" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429178v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429177v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1189117" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429849v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429854v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358256v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/groupe-berger-levrault/la-maison-d-edition/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552634v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027296v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159770v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91146-5_4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471259v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindra Kratochvil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128593v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777681v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04219738v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641948v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01803214v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627670v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187114v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257644v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948120v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783198v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363908v4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366441v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00282200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344344v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00148957v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193420v4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175143v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102039v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;heut" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Datta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070304v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466486v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072101v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072538v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072343v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Richa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169842v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01084608v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763213v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04996175v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frei" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Hermann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>