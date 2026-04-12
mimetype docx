--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rostaing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0723-3109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035042737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-9183-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Aix-Marseille depuis 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il enseigne la veille technologique et l'intelligence compétitive, la propriété industrielle et l'information sur les brevets, la bibliométrie et l'analyse des données textuelles au niveau Master. Il a été Directeur du Master </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Veille Technologique et innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Méditerranéen des Sciences de l'Information et de la Communication) depuis 2018. Ses centres d'intérêt en recherche sont la veille technologique, l'exploration de données textuelles, la bibliométrie, la scientométrie, la cartographie de l'information et le traitement de l'information brevet.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter&amp;quot; ses publications pour plus de visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intercours (Journal interne à l'Université Paul Cézanne) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide au pilotage de la recherche. Méthodologie et accompagnement de la mise en place d'un Infocentre Recherche pour l'Université Paul Cézanne : contraintes techniques et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé, à partir des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé. Etude des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web et ses outils d'orientation. Comment mieux appréhender l'information disponible sur l'Internet par l'analyse des citations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Les topographies du savoir, 1, pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Experts on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.38-46. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric law used for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (1-2), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02457969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien automatique entre recherche scientifique et technologie : de la nécessité de rendre transparent un système de mise en correspondance de bases de données scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation systématique des bases de données : des analyses stratégiques pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bedecarrax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de MS-DOS en Bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie au service des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captas, documentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (Aix-Marseille Université), Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des indicateurs biblio-scientométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique et usage des indicateurs de la recherche académique et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transitions Médias Savoir Territoires (Université Côte d'Azur), Apr 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie comme instrument d’aide à la sélection et à l’expertise lors d’une étude de veille technologique. Comment réduire les coûts de collecte dans les bases de données de brevets tout en conservant la qualité d’une étude de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique &amp; Technologique, VSST’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, IRIT, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific portfolio analysis of a scientific area by a competitive position approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the International Society for Scientometrics and Informetrics, ISSI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINDOC/CSIC, Jun 2007, Madrid, Spain. pp.932-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrics : representation instrument of the multidisciplinary positioning of a scientific area. Implementation for an Advisory Scientific Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth ISKO-Spain Congress : Interdisciplinarity and Transdisciplinarity in the Organization of Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Spain, University of Leon, 18-20 avril, Apr 2007, Leon, Spain. pp.341-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information d'aide au pilotage de la recherche, Infocentre Recherche pour l'Université Paul Cézanne : Application à une UMR pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; ENIC Telecom, Jan 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infométrie et information élaborée en IST. La bibliométrie, instrument d’évaluation de l’activité scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les enjeux de l’information. Information Scientifique et Technique, Information Elaborée, Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des indicateurs recherche : témoignages d'établissements. Etude bibliométrique du pôle universitaire d'Aix-Marseille pour le Comité d'Orientation Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Charai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les indicateurs de production scientifique des établissements : pour quoi faire ? comment faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Université René Descartes, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of experts in a decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first European Business Intelligence Symposium : benchmark practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCEM-Atelis, Jan 2005, Poitiers, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation stratégique de la recherche par l'étude des temps de premières citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Prinderre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 2005, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en relation de deux bases de données bibliographiques, Pascal et le Science Citation Index pour l'élaboration d'indicateurs de la production scientifique brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide à la gestion stratégique de la recherche dans un établissement public de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00112347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic principles of bibliometrics. Application to Research Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The competitive intelligence and industrial vision in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Institute of Technology, Oct 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données hétérogènes et formelles : vers une approche non-métrique de l'analyse du dossier de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; UNESCO, Jan 2001, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique pour l'évaluation des programmes de recherche nationaux. Difficulté de mise en œuvre et d'exploitation dans le cas de la recherche scientifique algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; Universitat Politècnica de Catalunya, Oct 2001, Barcelone, Espagne. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'une formation à distance en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2001, Quatrième journées réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon &amp; Université de Lyon, Dec 2001, Lyon, France. pp.185-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric study as an objective picture of the Algerian scientific research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; The University of New South Wales, Sydney, Jul 2001, Sydney, Australia. pp.607-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie de l'hypertexte Analyse bibliométrique de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Keep a Virtual Library Active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACID: un logiciel de liens automatiques entre références bibliographiques scientifiques et information technique de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la représentation hypertextuelle en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de traitement de l'information à l'aide d'outils infométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Réseau Européen REVEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Publique Henri Tudor, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un réseau cartographique de codes CIB à partir de commandes statistiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bainier-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'hypertextes automatiques appliqués à la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1998, Toulouse, France. pp.339-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des questions ouvertes dans les tests consommateurs en analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice, Feb 1998, Nice, France. pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du veilleur à l'expert, de l'entreprise au laboratoire : pour une veille technologique active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th International Conference on Industrial Property Econometrics, Innovation and Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Econométrie Appliquée &amp; IRPI, Université de Lyon 2, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils du CRRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEST, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'un champ de recherche à partir du corpus des thèses de doctorat soutenues pendant 20 ans : Les sciences de l'information et de la communication en France : 1974-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Polity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de traitement automatique des questions ouvertes dans une enquête consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouvel outil de gestion des ressources hétérogènes en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de compétences : application à l'élaboration d'un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.377-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique multi-bases pour l'élaboration d'un dossier électronique de veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel bibliométrique Dataview et son application comme outil d'aide à l'évaluation de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bibliométrie Appliquée, Jun 1993, Ile Rousse, France. pp.360-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d'un programme de R&D à travers l'analyse bibliométrique des banques de données d'origine japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information, intelligence de l'entreprise, IDT'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Jun 1993, Paris, France. pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du MS-DOS en bibliométrie. Evolution des productions scientifiques traitant du noyau atomique en chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1991, Ile Rousse, France. pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auresys : an intelligent system to collect strategic information from internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie et ses techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Société; Centre de Recherche Rétrospective de Marseille 1996, Outils et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication des experts dans un processus de prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Larrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille Technologique et Bibliométrie : concepts, outils, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Cézanne d'Aix-Marseille, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993AIX30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01550050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rostaing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0723-3109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035042737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-9183-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Aix-Marseille depuis 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il enseigne la veille technologique et l'intelligence compétitive, la propriété industrielle et l'information sur les brevets, la bibliométrie et l'analyse des données textuelles au niveau Master. Il a été Directeur du Master </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Veille Technologique et innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Méditerranéen des Sciences de l'Information et de la Communication) depuis 2018. Ses centres d'intérêt en recherche sont la veille technologique, l'exploration de données textuelles, la bibliométrie, la scientométrie, la cartographie de l'information et le traitement de l'information brevet.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide au pilotage de la recherche. Méthodologie et accompagnement de la mise en place d'un Infocentre Recherche pour l'Université Paul Cézanne : contraintes techniques et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter&amp;quot; ses publications pour plus de visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intercours (Journal interne à l'Université Paul Cézanne) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé, à partir des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé. Etude des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web et ses outils d'orientation. Comment mieux appréhender l'information disponible sur l'Internet par l'analyse des citations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Les topographies du savoir, 1, pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Experts on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.38-46. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric law used for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (1-2), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02457969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien automatique entre recherche scientifique et technologie : de la nécessité de rendre transparent un système de mise en correspondance de bases de données scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation systématique des bases de données : des analyses stratégiques pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bedecarrax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de MS-DOS en Bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie au service des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captas, documentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (Aix-Marseille Université), Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des indicateurs biblio-scientométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique et usage des indicateurs de la recherche académique et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transitions Médias Savoir Territoires (Université Côte d'Azur), Apr 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie comme instrument d’aide à la sélection et à l’expertise lors d’une étude de veille technologique. Comment réduire les coûts de collecte dans les bases de données de brevets tout en conservant la qualité d’une étude de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique &amp; Technologique, VSST’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, IRIT, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific portfolio analysis of a scientific area by a competitive position approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the International Society for Scientometrics and Informetrics, ISSI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINDOC/CSIC, Jun 2007, Madrid, Spain. pp.932-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrics : representation instrument of the multidisciplinary positioning of a scientific area. Implementation for an Advisory Scientific Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth ISKO-Spain Congress : Interdisciplinarity and Transdisciplinarity in the Organization of Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Spain, University of Leon, 18-20 avril, Apr 2007, Leon, Spain. pp.341-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information d'aide au pilotage de la recherche, Infocentre Recherche pour l'Université Paul Cézanne : Application à une UMR pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; ENIC Telecom, Jan 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infométrie et information élaborée en IST. La bibliométrie, instrument d’évaluation de l’activité scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les enjeux de l’information. Information Scientifique et Technique, Information Elaborée, Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des indicateurs recherche : témoignages d'établissements. Etude bibliométrique du pôle universitaire d'Aix-Marseille pour le Comité d'Orientation Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Charai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les indicateurs de production scientifique des établissements : pour quoi faire ? comment faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Université René Descartes, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of experts in a decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first European Business Intelligence Symposium : benchmark practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCEM-Atelis, Jan 2005, Poitiers, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation stratégique de la recherche par l'étude des temps de premières citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Prinderre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 2005, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en relation de deux bases de données bibliographiques, Pascal et le Science Citation Index pour l'élaboration d'indicateurs de la production scientifique brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide à la gestion stratégique de la recherche dans un établissement public de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00112347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic principles of bibliometrics. Application to Research Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The competitive intelligence and industrial vision in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Institute of Technology, Oct 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données hétérogènes et formelles : vers une approche non-métrique de l'analyse du dossier de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; UNESCO, Jan 2001, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique pour l'évaluation des programmes de recherche nationaux. Difficulté de mise en œuvre et d'exploitation dans le cas de la recherche scientifique algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; Universitat Politècnica de Catalunya, Oct 2001, Barcelone, Espagne. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'une formation à distance en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2001, Quatrième journées réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon &amp; Université de Lyon, Dec 2001, Lyon, France. pp.185-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric study as an objective picture of the Algerian scientific research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; The University of New South Wales, Sydney, Jul 2001, Sydney, Australia. pp.607-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie de l'hypertexte Analyse bibliométrique de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Keep a Virtual Library Active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACID: un logiciel de liens automatiques entre références bibliographiques scientifiques et information technique de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la représentation hypertextuelle en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de traitement de l'information à l'aide d'outils infométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Réseau Européen REVEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Publique Henri Tudor, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un réseau cartographique de codes CIB à partir de commandes statistiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bainier-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'hypertextes automatiques appliqués à la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1998, Toulouse, France. pp.339-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des questions ouvertes dans les tests consommateurs en analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice, Feb 1998, Nice, France. pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du veilleur à l'expert, de l'entreprise au laboratoire : pour une veille technologique active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th International Conference on Industrial Property Econometrics, Innovation and Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Econométrie Appliquée &amp; IRPI, Université de Lyon 2, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils du CRRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEST, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'un champ de recherche à partir du corpus des thèses de doctorat soutenues pendant 20 ans : Les sciences de l'information et de la communication en France : 1974-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Polity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de traitement automatique des questions ouvertes dans une enquête consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouvel outil de gestion des ressources hétérogènes en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de compétences : application à l'élaboration d'un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.377-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique multi-bases pour l'élaboration d'un dossier électronique de veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel bibliométrique Dataview et son application comme outil d'aide à l'évaluation de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bibliométrie Appliquée, Jun 1993, Ile Rousse, France. pp.360-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d'un programme de R&D à travers l'analyse bibliométrique des banques de données d'origine japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information, intelligence de l'entreprise, IDT'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Jun 1993, Paris, France. pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du MS-DOS en bibliométrie. Evolution des productions scientifiques traitant du noyau atomique en chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1991, Ile Rousse, France. pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auresys : an intelligent system to collect strategic information from internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie et ses techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Société; Centre de Recherche Rétrospective de Marseille 1996, Outils et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication des experts dans un processus de prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Larrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille Technologique et Bibliométrie : concepts, outils, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Cézanne d'Aix-Marseille, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993AIX30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01550050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E54C4CB5"/>
+    <w:nsid w:val="9CAB55AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-rostaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0723-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035042737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9183-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-information-mediation-scientifique-technique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/les-membres/membres-titulaires/maitres-de-conferences/herve-rostaing/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gim&#233;nez Toledo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Rom&#225;n Rom&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000577v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000116v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ64S979-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bedecarrax" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Charai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Dang Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prinderre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Queyras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes de Faria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00112347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Yacine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Collet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bainier-Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Polity" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01550050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993AIX30005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-rostaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0723-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035042737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9183-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-information-mediation-scientifique-technique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/les-membres/membres-titulaires/maitres-de-conferences/herve-rostaing/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gim&#233;nez Toledo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Rom&#225;n Rom&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000577v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000116v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ64S979-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bedecarrax" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Charai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Dang Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prinderre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Queyras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes de Faria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00112347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Yacine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Collet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bainier-Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Polity" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01550050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993AIX30005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>