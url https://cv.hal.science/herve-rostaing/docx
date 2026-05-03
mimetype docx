--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rostaing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0723-3109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035042737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-9183-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Aix-Marseille depuis 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il enseigne la veille technologique et l'intelligence compétitive, la propriété industrielle et l'information sur les brevets, la bibliométrie et l'analyse des données textuelles au niveau Master. Il a été Directeur du Master </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Veille Technologique et innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Méditerranéen des Sciences de l'Information et de la Communication) depuis 2018. Ses centres d'intérêt en recherche sont la veille technologique, l'exploration de données textuelles, la bibliométrie, la scientométrie, la cartographie de l'information et le traitement de l'information brevet.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide au pilotage de la recherche. Méthodologie et accompagnement de la mise en place d'un Infocentre Recherche pour l'Université Paul Cézanne : contraintes techniques et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter&amp;quot; ses publications pour plus de visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intercours (Journal interne à l'Université Paul Cézanne) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé, à partir des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé. Etude des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web et ses outils d'orientation. Comment mieux appréhender l'information disponible sur l'Internet par l'analyse des citations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Les topographies du savoir, 1, pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Experts on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.38-46. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric law used for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (1-2), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02457969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien automatique entre recherche scientifique et technologie : de la nécessité de rendre transparent un système de mise en correspondance de bases de données scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation systématique des bases de données : des analyses stratégiques pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bedecarrax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de MS-DOS en Bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie au service des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captas, documentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (Aix-Marseille Université), Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des indicateurs biblio-scientométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique et usage des indicateurs de la recherche académique et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transitions Médias Savoir Territoires (Université Côte d'Azur), Apr 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie comme instrument d’aide à la sélection et à l’expertise lors d’une étude de veille technologique. Comment réduire les coûts de collecte dans les bases de données de brevets tout en conservant la qualité d’une étude de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique &amp; Technologique, VSST’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, IRIT, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific portfolio analysis of a scientific area by a competitive position approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the International Society for Scientometrics and Informetrics, ISSI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINDOC/CSIC, Jun 2007, Madrid, Spain. pp.932-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrics : representation instrument of the multidisciplinary positioning of a scientific area. Implementation for an Advisory Scientific Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth ISKO-Spain Congress : Interdisciplinarity and Transdisciplinarity in the Organization of Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Spain, University of Leon, 18-20 avril, Apr 2007, Leon, Spain. pp.341-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information d'aide au pilotage de la recherche, Infocentre Recherche pour l'Université Paul Cézanne : Application à une UMR pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; ENIC Telecom, Jan 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infométrie et information élaborée en IST. La bibliométrie, instrument d’évaluation de l’activité scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les enjeux de l’information. Information Scientifique et Technique, Information Elaborée, Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des indicateurs recherche : témoignages d'établissements. Etude bibliométrique du pôle universitaire d'Aix-Marseille pour le Comité d'Orientation Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Charai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les indicateurs de production scientifique des établissements : pour quoi faire ? comment faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Université René Descartes, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of experts in a decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first European Business Intelligence Symposium : benchmark practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCEM-Atelis, Jan 2005, Poitiers, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation stratégique de la recherche par l'étude des temps de premières citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Prinderre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 2005, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en relation de deux bases de données bibliographiques, Pascal et le Science Citation Index pour l'élaboration d'indicateurs de la production scientifique brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide à la gestion stratégique de la recherche dans un établissement public de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00112347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic principles of bibliometrics. Application to Research Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The competitive intelligence and industrial vision in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Institute of Technology, Oct 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données hétérogènes et formelles : vers une approche non-métrique de l'analyse du dossier de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; UNESCO, Jan 2001, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique pour l'évaluation des programmes de recherche nationaux. Difficulté de mise en œuvre et d'exploitation dans le cas de la recherche scientifique algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; Universitat Politècnica de Catalunya, Oct 2001, Barcelone, Espagne. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'une formation à distance en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2001, Quatrième journées réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon &amp; Université de Lyon, Dec 2001, Lyon, France. pp.185-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric study as an objective picture of the Algerian scientific research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; The University of New South Wales, Sydney, Jul 2001, Sydney, Australia. pp.607-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie de l'hypertexte Analyse bibliométrique de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Keep a Virtual Library Active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACID: un logiciel de liens automatiques entre références bibliographiques scientifiques et information technique de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la représentation hypertextuelle en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de traitement de l'information à l'aide d'outils infométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Réseau Européen REVEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Publique Henri Tudor, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un réseau cartographique de codes CIB à partir de commandes statistiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bainier-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'hypertextes automatiques appliqués à la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1998, Toulouse, France. pp.339-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des questions ouvertes dans les tests consommateurs en analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice, Feb 1998, Nice, France. pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du veilleur à l'expert, de l'entreprise au laboratoire : pour une veille technologique active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th International Conference on Industrial Property Econometrics, Innovation and Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Econométrie Appliquée &amp; IRPI, Université de Lyon 2, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils du CRRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEST, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'un champ de recherche à partir du corpus des thèses de doctorat soutenues pendant 20 ans : Les sciences de l'information et de la communication en France : 1974-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Polity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de traitement automatique des questions ouvertes dans une enquête consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouvel outil de gestion des ressources hétérogènes en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de compétences : application à l'élaboration d'un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.377-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique multi-bases pour l'élaboration d'un dossier électronique de veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel bibliométrique Dataview et son application comme outil d'aide à l'évaluation de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bibliométrie Appliquée, Jun 1993, Ile Rousse, France. pp.360-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d'un programme de R&D à travers l'analyse bibliométrique des banques de données d'origine japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information, intelligence de l'entreprise, IDT'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Jun 1993, Paris, France. pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du MS-DOS en bibliométrie. Evolution des productions scientifiques traitant du noyau atomique en chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1991, Ile Rousse, France. pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auresys : an intelligent system to collect strategic information from internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie et ses techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Société; Centre de Recherche Rétrospective de Marseille 1996, Outils et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication des experts dans un processus de prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Larrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille Technologique et Bibliométrie : concepts, outils, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Cézanne d'Aix-Marseille, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993AIX30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01550050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rostaing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0723-3109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035042737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-9183-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Aix-Marseille depuis 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il enseigne la veille technologique et l'intelligence compétitive, la propriété industrielle et l'information sur les brevets, la bibliométrie et l'analyse des données textuelles au niveau Master. Il a été Directeur du Master </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Veille Technologique et innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Méditerranéen des Sciences de l'Information et de la Communication) depuis 2018. Ses centres d'intérêt en recherche sont la veille technologique, l'exploration de données textuelles, la bibliométrie, la scientométrie, la cartographie de l'information et le traitement de l'information brevet.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide au pilotage de la recherche. Méthodologie et accompagnement de la mise en place d'un Infocentre Recherche pour l'Université Paul Cézanne : contraintes techniques et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter&amp;quot; ses publications pour plus de visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intercours (Journal interne à l'Université Paul Cézanne) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé, à partir des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé. Etude des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web et ses outils d'orientation. Comment mieux appréhender l'information disponible sur l'Internet par l'analyse des citations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Les topographies du savoir, 1, pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Experts on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.38-46. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric law used for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (1-2), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02457969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien automatique entre recherche scientifique et technologie : de la nécessité de rendre transparent un système de mise en correspondance de bases de données scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation systématique des bases de données : des analyses stratégiques pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bedecarrax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de MS-DOS en Bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie au service des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captas, documentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (Aix-Marseille Université), Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des indicateurs biblio-scientométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique et usage des indicateurs de la recherche académique et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transitions Médias Savoir Territoires (Université Côte d'Azur), Apr 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie comme instrument d’aide à la sélection et à l’expertise lors d’une étude de veille technologique. Comment réduire les coûts de collecte dans les bases de données de brevets tout en conservant la qualité d’une étude de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique &amp; Technologique, VSST’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, IRIT, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific portfolio analysis of a scientific area by a competitive position approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the International Society for Scientometrics and Informetrics, ISSI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINDOC/CSIC, Jun 2007, Madrid, Spain. pp.932-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrics : representation instrument of the multidisciplinary positioning of a scientific area. Implementation for an Advisory Scientific Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth ISKO-Spain Congress : Interdisciplinarity and Transdisciplinarity in the Organization of Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Spain, University of Leon, 18-20 avril, Apr 2007, Leon, Spain. pp.341-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information d'aide au pilotage de la recherche, Infocentre Recherche pour l'Université Paul Cézanne : Application à une UMR pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; ENIC Telecom, Jan 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des indicateurs recherche : témoignages d'établissements. Etude bibliométrique du pôle universitaire d'Aix-Marseille pour le Comité d'Orientation Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Charai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les indicateurs de production scientifique des établissements : pour quoi faire ? comment faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Université René Descartes, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infométrie et information élaborée en IST. La bibliométrie, instrument d’évaluation de l’activité scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les enjeux de l’information. Information Scientifique et Technique, Information Elaborée, Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of experts in a decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first European Business Intelligence Symposium : benchmark practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCEM-Atelis, Jan 2005, Poitiers, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation stratégique de la recherche par l'étude des temps de premières citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Prinderre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 2005, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en relation de deux bases de données bibliographiques, Pascal et le Science Citation Index pour l'élaboration d'indicateurs de la production scientifique brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide à la gestion stratégique de la recherche dans un établissement public de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00112347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic principles of bibliometrics. Application to Research Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The competitive intelligence and industrial vision in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Institute of Technology, Oct 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données hétérogènes et formelles : vers une approche non-métrique de l'analyse du dossier de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; UNESCO, Jan 2001, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'une formation à distance en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2001, Quatrième journées réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon &amp; Université de Lyon, Dec 2001, Lyon, France. pp.185-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique pour l'évaluation des programmes de recherche nationaux. Difficulté de mise en œuvre et d'exploitation dans le cas de la recherche scientifique algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; Universitat Politècnica de Catalunya, Oct 2001, Barcelone, Espagne. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric study as an objective picture of the Algerian scientific research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; The University of New South Wales, Sydney, Jul 2001, Sydney, Australia. pp.607-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie de l'hypertexte Analyse bibliométrique de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Keep a Virtual Library Active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACID: un logiciel de liens automatiques entre références bibliographiques scientifiques et information technique de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la représentation hypertextuelle en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de traitement de l'information à l'aide d'outils infométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Réseau Européen REVEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Publique Henri Tudor, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un réseau cartographique de codes CIB à partir de commandes statistiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bainier-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'hypertextes automatiques appliqués à la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1998, Toulouse, France. pp.339-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des questions ouvertes dans les tests consommateurs en analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice, Feb 1998, Nice, France. pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du veilleur à l'expert, de l'entreprise au laboratoire : pour une veille technologique active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th International Conference on Industrial Property Econometrics, Innovation and Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Econométrie Appliquée &amp; IRPI, Université de Lyon 2, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils du CRRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEST, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'un champ de recherche à partir du corpus des thèses de doctorat soutenues pendant 20 ans : Les sciences de l'information et de la communication en France : 1974-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Polity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de traitement automatique des questions ouvertes dans une enquête consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouvel outil de gestion des ressources hétérogènes en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de compétences : application à l'élaboration d'un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.377-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique multi-bases pour l'élaboration d'un dossier électronique de veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel bibliométrique Dataview et son application comme outil d'aide à l'évaluation de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bibliométrie Appliquée, Jun 1993, Ile Rousse, France. pp.360-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d'un programme de R&D à travers l'analyse bibliométrique des banques de données d'origine japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information, intelligence de l'entreprise, IDT'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Jun 1993, Paris, France. pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du MS-DOS en bibliométrie. Evolution des productions scientifiques traitant du noyau atomique en chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1991, Ile Rousse, France. pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auresys : an intelligent system to collect strategic information from internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie et ses techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Société; Centre de Recherche Rétrospective de Marseille 1996, Outils et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication des experts dans un processus de prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Larrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille Technologique et Bibliométrie : concepts, outils, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Cézanne d'Aix-Marseille, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993AIX30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01550050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CAB55AC"/>
+    <w:nsid w:val="F51CBAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-rostaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0723-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035042737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9183-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-information-mediation-scientifique-technique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/les-membres/membres-titulaires/maitres-de-conferences/herve-rostaing/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gim&#233;nez Toledo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Rom&#225;n Rom&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000577v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000116v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ64S979-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bedecarrax" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Charai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Dang Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prinderre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Queyras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes de Faria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00112347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Yacine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Collet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bainier-Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Polity" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01550050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993AIX30005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-rostaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0723-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035042737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9183-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-information-mediation-scientifique-technique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/les-membres/membres-titulaires/maitres-de-conferences/herve-rostaing/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gim&#233;nez Toledo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Rom&#225;n Rom&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000577v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000116v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ64S979-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bedecarrax" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Charai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Dang Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prinderre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Queyras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes de Faria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00112347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Yacine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Collet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bainier-Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Polity" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01550050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993AIX30005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>