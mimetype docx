--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rostaing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0723-3109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035042737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-9183-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Aix-Marseille depuis 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il enseigne la veille technologique et l'intelligence compétitive, la propriété industrielle et l'information sur les brevets, la bibliométrie et l'analyse des données textuelles au niveau Master. Il a été Directeur du Master </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Veille Technologique et innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Méditerranéen des Sciences de l'Information et de la Communication) depuis 2018. Ses centres d'intérêt en recherche sont la veille technologique, l'exploration de données textuelles, la bibliométrie, la scientométrie, la cartographie de l'information et le traitement de l'information brevet.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide au pilotage de la recherche. Méthodologie et accompagnement de la mise en place d'un Infocentre Recherche pour l'Université Paul Cézanne : contraintes techniques et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter&amp;quot; ses publications pour plus de visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intercours (Journal interne à l'Université Paul Cézanne) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé, à partir des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé. Etude des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web et ses outils d'orientation. Comment mieux appréhender l'information disponible sur l'Internet par l'analyse des citations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Les topographies du savoir, 1, pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Experts on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.38-46. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric law used for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (1-2), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02457969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien automatique entre recherche scientifique et technologie : de la nécessité de rendre transparent un système de mise en correspondance de bases de données scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation systématique des bases de données : des analyses stratégiques pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bedecarrax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de MS-DOS en Bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie au service des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captas, documentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (Aix-Marseille Université), Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des indicateurs biblio-scientométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique et usage des indicateurs de la recherche académique et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transitions Médias Savoir Territoires (Université Côte d'Azur), Apr 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie comme instrument d’aide à la sélection et à l’expertise lors d’une étude de veille technologique. Comment réduire les coûts de collecte dans les bases de données de brevets tout en conservant la qualité d’une étude de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique &amp; Technologique, VSST’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, IRIT, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific portfolio analysis of a scientific area by a competitive position approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the International Society for Scientometrics and Informetrics, ISSI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINDOC/CSIC, Jun 2007, Madrid, Spain. pp.932-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrics : representation instrument of the multidisciplinary positioning of a scientific area. Implementation for an Advisory Scientific Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth ISKO-Spain Congress : Interdisciplinarity and Transdisciplinarity in the Organization of Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Spain, University of Leon, 18-20 avril, Apr 2007, Leon, Spain. pp.341-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information d'aide au pilotage de la recherche, Infocentre Recherche pour l'Université Paul Cézanne : Application à une UMR pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; ENIC Telecom, Jan 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des indicateurs recherche : témoignages d'établissements. Etude bibliométrique du pôle universitaire d'Aix-Marseille pour le Comité d'Orientation Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Charai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les indicateurs de production scientifique des établissements : pour quoi faire ? comment faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Université René Descartes, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infométrie et information élaborée en IST. La bibliométrie, instrument d’évaluation de l’activité scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les enjeux de l’information. Information Scientifique et Technique, Information Elaborée, Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of experts in a decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first European Business Intelligence Symposium : benchmark practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCEM-Atelis, Jan 2005, Poitiers, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation stratégique de la recherche par l'étude des temps de premières citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Prinderre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 2005, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en relation de deux bases de données bibliographiques, Pascal et le Science Citation Index pour l'élaboration d'indicateurs de la production scientifique brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide à la gestion stratégique de la recherche dans un établissement public de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00112347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic principles of bibliometrics. Application to Research Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The competitive intelligence and industrial vision in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Institute of Technology, Oct 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données hétérogènes et formelles : vers une approche non-métrique de l'analyse du dossier de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; UNESCO, Jan 2001, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'une formation à distance en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2001, Quatrième journées réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon &amp; Université de Lyon, Dec 2001, Lyon, France. pp.185-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique pour l'évaluation des programmes de recherche nationaux. Difficulté de mise en œuvre et d'exploitation dans le cas de la recherche scientifique algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; Universitat Politècnica de Catalunya, Oct 2001, Barcelone, Espagne. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric study as an objective picture of the Algerian scientific research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; The University of New South Wales, Sydney, Jul 2001, Sydney, Australia. pp.607-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie de l'hypertexte Analyse bibliométrique de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Keep a Virtual Library Active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACID: un logiciel de liens automatiques entre références bibliographiques scientifiques et information technique de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la représentation hypertextuelle en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de traitement de l'information à l'aide d'outils infométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Réseau Européen REVEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Publique Henri Tudor, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un réseau cartographique de codes CIB à partir de commandes statistiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bainier-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'hypertextes automatiques appliqués à la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1998, Toulouse, France. pp.339-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des questions ouvertes dans les tests consommateurs en analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice, Feb 1998, Nice, France. pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du veilleur à l'expert, de l'entreprise au laboratoire : pour une veille technologique active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th International Conference on Industrial Property Econometrics, Innovation and Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Econométrie Appliquée &amp; IRPI, Université de Lyon 2, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils du CRRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEST, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'un champ de recherche à partir du corpus des thèses de doctorat soutenues pendant 20 ans : Les sciences de l'information et de la communication en France : 1974-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Polity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de traitement automatique des questions ouvertes dans une enquête consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouvel outil de gestion des ressources hétérogènes en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de compétences : application à l'élaboration d'un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.377-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique multi-bases pour l'élaboration d'un dossier électronique de veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel bibliométrique Dataview et son application comme outil d'aide à l'évaluation de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bibliométrie Appliquée, Jun 1993, Ile Rousse, France. pp.360-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d'un programme de R&D à travers l'analyse bibliométrique des banques de données d'origine japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information, intelligence de l'entreprise, IDT'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Jun 1993, Paris, France. pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du MS-DOS en bibliométrie. Evolution des productions scientifiques traitant du noyau atomique en chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1991, Ile Rousse, France. pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auresys : an intelligent system to collect strategic information from internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie et ses techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Société; Centre de Recherche Rétrospective de Marseille 1996, Outils et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication des experts dans un processus de prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Larrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille Technologique et Bibliométrie : concepts, outils, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Cézanne d'Aix-Marseille, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993AIX30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01550050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Rostaing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0723-3109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035042737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">94SETOkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-9183-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Aix-Marseille depuis 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il enseigne la veille technologique et l'intelligence compétitive, la propriété industrielle et l'information sur les brevets, la bibliométrie et l'analyse des données textuelles au niveau Master. Il a été Directeur du Master </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master Veille Technologique et innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2006 à 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Rostaing est membre du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Méditerranéen des Sciences de l'Information et de la Communication) depuis 2018. Ses centres d'intérêt en recherche sont la veille technologique, l'exploration de données textuelles, la bibliométrie, la scientométrie, la cartographie de l'information et le traitement de l'information brevet.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide au pilotage de la recherche. Méthodologie et accompagnement de la mise en place d'un Infocentre Recherche pour l'Université Paul Cézanne : contraintes techniques et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiqueter&amp;quot; ses publications pour plus de visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intercours (Journal interne à l'Université Paul Cézanne) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé, à partir des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement à distance : l'expérience acquise au cours de la réalisation de la maîtrise à distance NTIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transfert de l'information scientifique et technique entre les secteurs public et privé. Etude des co-publications dans les revues scientifiques espagnoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Román Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.128-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web et ses outils d'orientation. Comment mieux appréhender l'information disponible sur l'Internet par l'analyse des citations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Les topographies du savoir, 1, pp.68-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Experts on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.38-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric law used for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (1-2), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02457969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien automatique entre recherche scientifique et technologie : de la nécessité de rendre transparent un système de mise en correspondance de bases de données scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation systématique des bases de données : des analyses stratégiques pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bedecarrax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de MS-DOS en Bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie au service des Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captas, documentation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l'Information et de la Communication (Aix-Marseille Université), Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des indicateurs biblio-scientométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique et usage des indicateurs de la recherche académique et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transitions Médias Savoir Territoires (Université Côte d'Azur), Apr 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie comme instrument d’aide à la sélection et à l’expertise lors d’une étude de veille technologique. Comment réduire les coûts de collecte dans les bases de données de brevets tout en conservant la qualité d’une étude de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique &amp; Technologique, VSST’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, IRIT, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific portfolio analysis of a scientific area by a competitive position approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the International Society for Scientometrics and Informetrics, ISSI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINDOC/CSIC, Jun 2007, Madrid, Spain. pp.932-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrics : representation instrument of the multidisciplinary positioning of a scientific area. Implementation for an Advisory Scientific Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth ISKO-Spain Congress : Interdisciplinarity and Transdisciplinarity in the Organization of Scientific Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO-Spain, University of Leon, 18-20 avril, Apr 2007, Leon, Spain. pp.341-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information d'aide au pilotage de la recherche, Infocentre Recherche pour l'Université Paul Cézanne : Application à une UMR pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; ENIC Telecom, Jan 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infométrie et information élaborée en IST. La bibliométrie, instrument d’évaluation de l’activité scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les enjeux de l’information. Information Scientifique et Technique, Information Elaborée, Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des indicateurs recherche : témoignages d'établissements. Etude bibliométrique du pôle universitaire d'Aix-Marseille pour le Comité d'Orientation Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Charai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les indicateurs de production scientifique des établissements : pour quoi faire ? comment faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMUE, Université René Descartes, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of experts in a decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first European Business Intelligence Symposium : benchmark practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCEM-Atelis, Jan 2005, Poitiers, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation stratégique de la recherche par l'étude des temps de premières citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Prinderre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 2005, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en relation de deux bases de données bibliographiques, Pascal et le Science Citation Index pour l'élaboration d'indicateurs de la production scientifique brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour l'aide à la gestion stratégique de la recherche dans un établissement public de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Giménez Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp. 157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00112347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic principles of bibliometrics. Application to Research Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The competitive intelligence and industrial vision in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai Institute of Technology, Oct 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique pour l'évaluation des programmes de recherche nationaux. Difficulté de mise en œuvre et d'exploitation dans le cas de la recherche scientifique algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT &amp; Universitat Politècnica de Catalunya, Oct 2001, Barcelone, Espagne. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'une formation à distance en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2001, Quatrième journées réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon &amp; Université de Lyon, Dec 2001, Lyon, France. pp.185-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données hétérogènes et formelles : vers une approche non-métrique de l'analyse du dossier de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; UNESCO, Jan 2001, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric study as an objective picture of the Algerian scientific research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; The University of New South Wales, Sydney, Jul 2001, Sydney, Australia. pp.607-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Keep a Virtual Library Active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie de l'hypertexte Analyse bibliométrique de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation universitaire à distance : Ma\ⁱtrise NTIDE. Conception et retour d'expérience du site Internet de formation non-présentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième entretiens internationaux sur l'enseignement à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Dec 1999, Poitiers, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACID: un logiciel de liens automatiques entre références bibliographiques scientifiques et information technique de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du système de veille dans le système d'information de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, May 1999, Montréal, Canada. pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la représentation hypertextuelle en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un réseau cartographique de codes CIB à partir de commandes statistiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bainier-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de traitement de l'information à l'aide d'outils infométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Réseau Européen REVEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Publique Henri Tudor, May 1999, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des questions ouvertes dans les tests consommateurs en analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice, Feb 1998, Nice, France. pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du veilleur à l'expert, de l'entreprise au laboratoire : pour une veille technologique active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th International Conference on Industrial Property Econometrics, Innovation and Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Econométrie Appliquée &amp; IRPI, Université de Lyon 2, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'hypertextes automatiques appliqués à la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1998, Toulouse, France. pp.339-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils du CRRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEST, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'un champ de recherche à partir du corpus des thèses de doctorat soutenues pendant 20 ans : Les sciences de l'information et de la communication en France : 1974-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Polity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de traitement automatique des questions ouvertes dans une enquête consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un nouvel outil de gestion des ressources hétérogènes en veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1997, Ile Rousse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance, logiciel de gestion et de diffusion des dossiers de Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de l'intelligence économique dans l'entreprise : facteurs clés de réussite, AAAF'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAF, Jan 1996, Paris, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de compétences : application à l'élaboration d'un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.377-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique multi-bases pour l'élaboration d'un dossier électronique de veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel bibliométrique Dataview et son application comme outil d'aide à l'évaluation de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bibliométrie Appliquée, Jun 1993, Ile Rousse, France. pp.360-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d'un programme de R&D à travers l'analyse bibliométrique des banques de données d'origine japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information, intelligence de l'entreprise, IDT'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, Jun 1993, Paris, France. pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAVIEW : Bibliometric software for analysis of downloaded data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on bibliometrics, scientometrics, informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI, Sep 1993, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du MS-DOS en bibliométrie. Evolution des productions scientifiques traitant du noyau atomique en chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1991, Ile Rousse, France. pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auresys : an intelligent system to collect strategic information from internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des bonnes pratiques de veille en PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Escorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté européenne DG XIII, pp.49, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie et ses techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Société; Centre de Recherche Rétrospective de Marseille 1996, Outils et méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication des experts dans un processus de prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Larrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking européen de pratiques en intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-113, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille Technologique et Bibliométrie : concepts, outils, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Cézanne d'Aix-Marseille, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993AIX30005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01550050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F51CBAA1"/>
+    <w:nsid w:val="9BC8B7C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-rostaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0723-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035042737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9183-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-information-mediation-scientifique-technique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/les-membres/membres-titulaires/maitres-de-conferences/herve-rostaing/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gim&#233;nez Toledo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Rom&#225;n Rom&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000577v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000116v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ64S979-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bedecarrax" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Charai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Dang Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prinderre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Queyras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes de Faria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00112347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Yacine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Collet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bainier-Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Polity" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01550050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993AIX30005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-rostaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0723-3109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035042737" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=94SETOkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9183-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/fr/formation/masters/master-information-mediation-scientifique-technique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsic.fr/les-membres/membres-titulaires/maitres-de-conferences/herve-rostaing/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gim&#233;nez Toledo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Rom&#225;n Rom&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000577v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000116v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ64S979-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894803v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bedecarrax" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baroni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Charai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Dang Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prinderre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Queyras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes de Faria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00112347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Yacine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Collet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bainier-Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579941v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579942v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Polity" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579963v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Escorsa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25761" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01550050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993AIX30005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>