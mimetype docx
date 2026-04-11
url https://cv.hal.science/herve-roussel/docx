--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve ROUSSEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Beitone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.103250. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Air deposition of Submicron Self-Textured ZnO thin films with high piezoelectric coefficients and oxygen polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.162945. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-rectifying hysteresis with dynamic conductance modulation in amorphous-nanocrystalline lanthanum nickelate based memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzmichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 431 (Special issue), pp.117039. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the degradation of silver nanowire networks under thermal stress by coupling in situ X-ray diffraction and electrical resistance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Saroglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.564-579. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr02663a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Bath Deposition of ZnO/ZnGa2O4 Core–Shell Nanowire Heterostructures Using Partial Chemical Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.991. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14120991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the La 2 NiO 4+δ Oxygen Content on the Synaptic Properties of the TiN/La 2 NiO 4+δ /Pt Memristive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (11), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202400096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Output Voltage of Piezoelectric Nanogenerators Based on ZnO Nanowires Grown by Chemical Bath Deposition Using Compensatory Cu Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.2301381. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202301381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Sb/Te ratio on crystallization kinetics in Ge-rich GeSbTe phase-change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136 (15), pp.155105. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0221206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Bath Deposition of α-GaOOH with Tunable Morphology on Silicon Using the pH Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (20), pp.7764-7771. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the AZO Electrode on ZnO Nanowire Growth by PLI-MOCVD and Related Piezoelectric Performance: Implications for Mechanical Energy Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (9), pp.7436-7445. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c00608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Effects in the Co-Doping of ZnO Nanowires with Al and Ga Using Chemical Bath Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1165-1177. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High figure-of-merit in Al-doped ZnO thin films grown by ALD through the Al content adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.101863. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the texture and polarity of ZnO thin films deposited by spatial atomic layer deposition through the addition of a volatile shape-directing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.101822. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between the Dimensions and Piezoelectric Properties of ZnO Nanowires Grown by PLI-MOCVD with Different Flow Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoenergy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.220 - 235. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nanoenergyadv3030011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok-Kumar Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Hoan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (4), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Co-Doping of ZnO Nanowires with Al and Cl Using One Precursor by Chemical Bath Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (17), pp.8306-8319. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly transparent and stable flexible electrodes based on MgO/AgNW nanocomposites for transparent heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina T. Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheera Abdul Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (24), pp.2301143. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202301143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuneable polarity and enhanced piezoelectric response of ZnO thin films grown by metal–organic chemical vapour deposition through the flow rate adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.498-513. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00921D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La$_2$NiO$_{4+\delta}$ ‐based memristive devices integrated on Si‐based substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.2200329. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202200329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural defects improve the memristive characteristics of epitaxial La$_{0.8}$Sr$_{0.2}$MnO$_ {3-\delta}$ based devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.2200498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metal Dichalcogenide TiS2 Prepared by Hybrid Atomic Layer Deposition/Molecular Layer Deposition: Atomic-Level Insights with In Situ Synchrotron X-ray Studies and Molecular Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (24), pp.10885-10901. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Sb2S3 Shell Thickness in ZnO Nanowire-Based Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jako S Eensalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.198. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ellipsometry monitoring of TiO 2 atomic layer deposition from Tetrakis(dimethylamido)titanium(IV) and H 2 O precursors on Si and In 0.53 Ga 0.47 As substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abdukayumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 723, pp.138591. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial LaMnO 3 films with remarkably fast oxygen transport properties at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (21), pp.12721-12733. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TA12253J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of structural and electrical properties of ferroelectric HZO films obtained by single-target sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0058656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical bath deposition of ZnO nanowires using copper nitrate as an additive for compensating doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (3), pp.1612-1623. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Thermal Annealing on the Structural and Electrical Properties of ZnO Thin Films for Boosting their Piezoelectric Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 870, pp.159512. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis of β-Ga2O3 Microrods on Silicon and Its Dependence on the Gallium Nitrate Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Matheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.15696-15706. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixed ionic electronic conductor to build an analog memristive device with neuromorphic programming capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Villepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9tc03972d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial TiO2 Shell Grown by Atomic Layer Deposition on ZnO Nanowires Using a Double-Step Process and Its Beneficial Passivation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (24), pp.13447-13455. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Transition of ZnO from Thin Film to Nanowires on Silicon and its Correlated Enhanced Zinc Polarity Uniformity and Piezoelectric Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (26), pp.29583-29593. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c04112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Memristivity by Varying the Oxygen Content in a Mixed Ionic–Electronic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Villepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Salas-Colera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rubio- Zuazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (17), pp.1909942. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201909942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.10.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of ZnO nanowires on polycrystalline Au seed layers for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (34), pp.345601. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab1d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Properties of Low-Temperature Processed Sn-Doped In2O3 Thin Films: The Role of Microstructure and Oxygen Content and the Potential of Defect Modulation Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getnet Kacha Deyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hunka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Brötz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (14), pp.2232. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12142232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flow MOF Lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Sevim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1800666. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.201800666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Humidity in Tuning the Texture and Electrical Properties of Cu 2 O Thin Films Deposited via Aerosol‐Assisted CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1801364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of ZnO/TiO2/Sb2S3 core–shell nanowire heterostructures using the SILAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (31), pp.4455-4462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the optical properties of Vernier phase yttrium oxyfluoride thin films grown by pulsed liquid injection MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.2655-2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-ordered ZnO nanowires with controllable inclination on semipolar ZnO surfaces by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (47), pp.475601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The initial stages of ZnO atomic layer deposition on atomically flat In$_{0.53}$Ga$_{0.47}$As substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr02440e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ analysis of the crystallization process of Sb2S3 thin films by Raman scattering and X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality epitaxial fluorine-doped SnO2 films by ultrasonic spray pyrolysis: Structural and physical property investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.518-525. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/TiO2/Sb2S3 Core Shell Nanowire Heterostructure for Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of F:SnO 2 (FTO) nanocomposites with S:TiO 2 nanoparticles – promising hazy transparent electrodes for photovoltaics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TC04153A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the Blocking TiO 2 Layer Deposited on F:SnO 2 and Its Influence on the Interfacial Energetic Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Munoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (32), pp.17305-17313. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 410, pp.423-431. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and mapping the polytypes and orientation relationships in ZnO/CdSe core–shell nanowire arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (44), pp.445712. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/44/445712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the strain state of GaN down to single nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (22), pp.225701. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4971967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest towards epitaxial BaMgF4 thin films: exploring MOCVD as a chemical scalable approach for the deposition of complex metal fluoride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Battiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6DT03055F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Structural Properties of Single Step, Dip Coated ZnO Seed Layers for Growing Perfectly Aligned Nanowire Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (37), pp.21694 - 21703. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particular structural defects in Ta2O5 from crystallisation of amorphous thin films in O2–H2O atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD selective growth of orthorhombic or hexagonal YMnO3 phase on Si(1 0 0) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.27-32. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Functional Properties of ITO grown by Metalorganic Chemical Vapor Deposition from different Indium and Tin Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Szkutnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahootun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 603, pp.268-273. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.03.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and selective growth in YMnO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electrical and magnetic properties of epitaxial La0.7Sr0.3CoO3 thin films grown on SrTiO3 and LaAlO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Schulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal annealing on electrical and optical properties of Ba-doped SrCu2O2 thin films on glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (12), pp.2569-2574. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201330011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires: The Crucial Role of Crystal Orientation and Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (40), pp.20738-20745. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp407120j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Na(x)k(1-x))(2)Ta4O11 (x approximate to 0.93) piezoelectric phase from the transformation of Ta2O5 thin films of monoclinic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 200, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and structural characterization of YMnO3 thin films grown by pulsed liquid injection MOCVD on Si and SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (11), pp.1094-1103. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2012.754443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of precursor nature on the thermal growth of Tin-Indium oxide layers by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Szkutnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahootun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 230, pp.305-311. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature solution growth and characterization of Cr2AlC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 384, pp.88-95. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of LaAlO3 by metal organic decomposition on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (11), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2012.759221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Raman spectroscopy and X-ray diffraction studies of the structural transformations leading to the SrCu2O2 phase from strontium copper oxide thin films deposited by metalorganic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 541, pp.136-141. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Grafting on Si for Interfacial SiO2 Growth Inhibition During Chemical Vapor Deposition of HfO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Dusciac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Feng Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (16), pp.3135-3142. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm301247v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and transmission electron microscopy structural characterization of multifunctional Perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ihzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (14), pp.4608-4612. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth mechanism investigation of SnO2 thin films deposited by aerosol pyrolysis for biosensor applications: Importance of the thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (11), pp.3878-3883. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential orientation of fluorine-doped SnO2 thin films: The effects of growth temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of initial stages on the epitaxial growth of AlN using High Temperature Halide Chemical Vapor Deposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, C9 ((3-4)), pp.511.514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness effects on the texture development of fluorine-doped SnO[sub 2] thin films: The role of surface and strain energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (3), pp.033523-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3684543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of AlN nucleation layers on the growth of AlN films using high temperature hydride vapor phase epitaxy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium and Ytterbium-Doped Titanium Oxide Thin Films Deposited by Ultrasonic Spray Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.1263-1268. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-012-9813-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Nucleation Effects on the Structural Relationship Between ZnO Seed Layer and Nanowires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25106-25111. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp308643w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of SiGe nanowires by addition of HCl in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (2), pp.024311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, B 176, pp.653-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in photo-patterned sol-gel-derived TiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Mater Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.1474-1486. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00612244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Si nanowire to SiC nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.5425-5433. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-011-0530-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gold catalyzed siGe nanowires and alternative metal-catalyzed Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.187. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very promising piezoelectric property of Ta2O5 thin films. II: Birefringence and piezoelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (8), pp.2033-2040. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and physical properties of ZnO/CdTe core shell nanowires grown by low-cost deposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (11), pp.111906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very promising piezoelectric property of Ta2O5 thin films. I: Monoclinic-trigonal phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (8), pp.2023-2032. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.059101. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Stoichiometry Effects on the Crystalline and Defect Structure of Hexagonal Manganite REMnO3 Films (RE = V, Er, Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jehanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gariglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.1232-1238. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm1029358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Humidity and UV Assistance on the Properties of Erbium Doped Yttrium Oxide Films Prepared by Aerosol-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4-6), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.201006877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrO2-to-Cr2O3 Transformation in a Three-Dimensional Interference Field of Ultraviolet Laser Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.1923-1928. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg1000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order incommensurate phase transition in 25L-Ta2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lintanf Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (9), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalities of noble metal nanoparticles formed through simple all-inorganic photochemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.221-243. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458080903470725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structure and magnetic properties of FePt nanostructures on NaCl(001) and MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau-Cottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.065602. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/6/065602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Conductor Oxides for Electronic Detection of Biological Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bionaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.839-846. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of yttrium into HfO2 films: Microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.503-514. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3106627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structure of Pt–Ru/C particles on CO&amp;lt;sub&amp;gt;ad&amp;lt;/sub&amp;gt; monolayer vibrational properties and electrooxidation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau-Cottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (2), pp. 811-822. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Magnetic Properties of Bi1-xKxFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oumezzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD of BiFeO3 thin films on SrTiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (5), pp.232-238. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.200606571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films and superlattices of multiferroic hexagonal rare-earth manganites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-4), pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density, thickness and composition measurements of TiO2SiO2 thin films by coupling X-ray reflectometry, ellipsometry and electron probe microanalysis-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1), pp.363-366. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synchrotron radiation x-ray diffraction to the chemical ordering in epitaxial perovskite multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (12), pp.124110. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2374670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed metalorganic chemical vapor deposition of iron oxides and bismuth-iron oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nitride and Silicon Dioxide Thin Insulating Films and Other Emerging Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-01, pp.498-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Electrical Characterisations of Yttrium Oxide Films after Postannealing Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 152, pp.F217. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Senateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, B118 (1-3), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2004.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Evaluation of Defects at the Si(100) / HfO2 Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 151, pp.G493. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.1765678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterizations of yttrium oxide and yttrium silicate thin films deposited by pulsed liquid-injection plasma-enhanced metal-organic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96 (3), pp.1719-1729. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1766412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-Liquid Injection MOCVD of epitaxial Ga2O3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielena Velasco Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ortega-Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD &amp; ALD 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Effects of Polarity and Doping on the UV Photocatalysis of ZnO Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Nanosciences &amp; Nanotechnologies (NN25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photocatalysis of ZnO nanowires: the issues of polarity and doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Piezoelectric Properties of ZnO Thin Films Deposited via AP-SALD with Texture Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Munoz-Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20TH INTERNATIONAL CONFERENCE ON TEXTURES OF MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy V Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-X-Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Piezoelectric Properties of ZnO Thin Films Deposited via AP-SALD with Texture Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop RAFALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching in Epitaxial La0.8Sr0.2MnO3-based Devices: influence of Structural Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a Cu2O nanonet as a p-type TCO for opto-electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Ternin-Rozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the nanostructure in epitaxial La0.8Sr0.2MnO3±δ for reliable resistive switching devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport kinetics in manganite thin films: in situ Raman spectroscopy and new tuning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the texture of AP-SALD ZnO Thin Films trough the addition of volatile shape-directing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxygen diffusion in nano-architectured manganite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITESEA Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Raman characterization of La1-xSrxMnO3 thin films grown by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lausecker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Baillin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Texture and Electrical Properties of Cu2O Thin Films Deposited via Aerosol-Assisted CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E‐MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lausecker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Baillin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires on Au thin films by chemical bath deposition for piezoelectric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of LaMnO3±δ thin films for resistive switching applications by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring, symposium T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaNiO3 thin films: influence of the deposition technique and growth parameters on the film quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/Sb2S3 core shell nanowire heterostructures for ETA solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2018 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of Vanadium oxide VO2 by aerosol assisted MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO / Sb2S3 Core-Shell Nanowire Heterostructures for ETA Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2018 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Shell ZnO Nanowire Heterostructures for Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaMnO3+δ: A candidate for new Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 International Conference on Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X &amp; Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching of nanoengineered LaMnO3 thin films for ReRAM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bagdzevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7 Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Tachigi, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar spectrum up-conversion layer, studies of the MOCVD growth and luminescent properties of Er/Yb doped YF3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Payrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80 E-MRS Spring Meeting, Symp. C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-injection MOCVD of multiferroic BaMgF4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Battiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Condorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCVD 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sempach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires with controllable polarity by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nanowire Growth Workshop, Nanowires 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et caractérisation de films minces luminescents dopés terres rares par MOCVD en vue d’application pour la conversion du spectre solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Payrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR OXYFUN, Oxydes pour l’Optique et la Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth & Characterization of Si/SixGe1-x Axial heterostructures using VLS and VSS mechanism by RP-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Warsaw, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO / CdTe core shell nanowires on tin dioxide thin films for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of SiGe NW Using Gold and Alternative Metal Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzed growth study and physical properties of SiGe and Ge NWs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Au catalyzed SiGe NW and alternatives metals catalyzed Si NW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanowire-based radial structures for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NWG 2010 - 5th Nanowire Growth Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au and alternatives metals for Si and SiGe NW catalyzed growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Nanowire Growth Workshop (NWG 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative material for electron transporting layer in dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCRAM performances improvement with nitrogen doped GeTe material for embedded applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gourvest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray investigation of nanostructured materials for Photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of AlN and AlN-SiC solid solution by sublimation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.1501-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of iron oxide quantum dots and thin film growth using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-MOCVD Growth of Transition Metal Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 207th Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Metalorganic chemical vapor deposition of transition metal oxydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of ZrO2 and CeO2 thin films by AP-SALD for electrochemical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power of interfaces 2024 (POI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of β-Ga2O3 thin films using pulsed-liquid injection MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielena Velasco-Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gallium Oxide and related materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al and Ga co-doping of ZnO nanowires grown by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strabsourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Output Voltage of Piezoelectric Nanogenerators Based on ZnO Nanowires Grown by Chemical Bath Deposition Using Compensatory Cu Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Week 2022 Chamonix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, CHAMONIX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM Characterizations of Epitaxial TiO2 Shell Grown on ZnO Nanowires by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum nickelate Memristive Devices successfully integrated on Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma enhanced oxidation of nickel silicides at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elsabahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (European Materials Research Society) 2013 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId591"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve ROUSSEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Beitone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.103250. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Air deposition of Submicron Self-Textured ZnO thin films with high piezoelectric coefficients and oxygen polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.162945. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-rectifying hysteresis with dynamic conductance modulation in amorphous-nanocrystalline lanthanum nickelate based memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzmichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 431 (Special issue), pp.117039. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the degradation of silver nanowire networks under thermal stress by coupling in situ X-ray diffraction and electrical resistance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Saroglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.564-579. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr02663a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Bath Deposition of ZnO/ZnGa2O4 Core–Shell Nanowire Heterostructures Using Partial Chemical Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.991. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14120991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the La 2 NiO 4+δ Oxygen Content on the Synaptic Properties of the TiN/La 2 NiO 4+δ /Pt Memristive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (11), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202400096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Output Voltage of Piezoelectric Nanogenerators Based on ZnO Nanowires Grown by Chemical Bath Deposition Using Compensatory Cu Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.2301381. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202301381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Sb/Te ratio on crystallization kinetics in Ge-rich GeSbTe phase-change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136 (15), pp.155105. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0221206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Effects in the Co-Doping of ZnO Nanowires with Al and Ga Using Chemical Bath Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1165-1177. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Bath Deposition of α-GaOOH with Tunable Morphology on Silicon Using the pH Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (20), pp.7764-7771. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the AZO Electrode on ZnO Nanowire Growth by PLI-MOCVD and Related Piezoelectric Performance: Implications for Mechanical Energy Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (9), pp.7436-7445. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c00608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High figure-of-merit in Al-doped ZnO thin films grown by ALD through the Al content adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.101863. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the texture and polarity of ZnO thin films deposited by spatial atomic layer deposition through the addition of a volatile shape-directing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.101822. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between the Dimensions and Piezoelectric Properties of ZnO Nanowires Grown by PLI-MOCVD with Different Flow Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoenergy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.220 - 235. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nanoenergyadv3030011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Co-Doping of ZnO Nanowires with Al and Cl Using One Precursor by Chemical Bath Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (17), pp.8306-8319. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok-Kumar Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Hoan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (4), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly transparent and stable flexible electrodes based on MgO/AgNW nanocomposites for transparent heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina T. Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheera Abdul Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (24), pp.2301143. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202301143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuneable polarity and enhanced piezoelectric response of ZnO thin films grown by metal–organic chemical vapour deposition through the flow rate adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.498-513. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00921D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La$_2$NiO$_{4+\delta}$ ‐based memristive devices integrated on Si‐based substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.2200329. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202200329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural defects improve the memristive characteristics of epitaxial La$_{0.8}$Sr$_{0.2}$MnO$_ {3-\delta}$ based devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.2200498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metal Dichalcogenide TiS2 Prepared by Hybrid Atomic Layer Deposition/Molecular Layer Deposition: Atomic-Level Insights with In Situ Synchrotron X-ray Studies and Molecular Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (24), pp.10885-10901. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Sb2S3 Shell Thickness in ZnO Nanowire-Based Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jako S Eensalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.198. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial LaMnO 3 films with remarkably fast oxygen transport properties at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (21), pp.12721-12733. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TA12253J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of structural and electrical properties of ferroelectric HZO films obtained by single-target sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0058656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ellipsometry monitoring of TiO 2 atomic layer deposition from Tetrakis(dimethylamido)titanium(IV) and H 2 O precursors on Si and In 0.53 Ga 0.47 As substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abdukayumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 723, pp.138591. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical bath deposition of ZnO nanowires using copper nitrate as an additive for compensating doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (3), pp.1612-1623. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Thermal Annealing on the Structural and Electrical Properties of ZnO Thin Films for Boosting their Piezoelectric Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 870, pp.159512. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixed ionic electronic conductor to build an analog memristive device with neuromorphic programming capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Villepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9tc03972d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial TiO2 Shell Grown by Atomic Layer Deposition on ZnO Nanowires Using a Double-Step Process and Its Beneficial Passivation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (24), pp.13447-13455. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Transition of ZnO from Thin Film to Nanowires on Silicon and its Correlated Enhanced Zinc Polarity Uniformity and Piezoelectric Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (26), pp.29583-29593. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c04112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis of β-Ga2O3 Microrods on Silicon and Its Dependence on the Gallium Nitrate Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Matheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.15696-15706. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Memristivity by Varying the Oxygen Content in a Mixed Ionic–Electronic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Villepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Salas-Colera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rubio- Zuazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (17), pp.1909942. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201909942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.10.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Properties of Low-Temperature Processed Sn-Doped In2O3 Thin Films: The Role of Microstructure and Oxygen Content and the Potential of Defect Modulation Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getnet Kacha Deyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hunka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Brötz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (14), pp.2232. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12142232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of ZnO nanowires on polycrystalline Au seed layers for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (34), pp.345601. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab1d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flow MOF Lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Sevim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1800666. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.201800666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of ZnO/TiO2/Sb2S3 core–shell nanowire heterostructures using the SILAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (31), pp.4455-4462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Humidity in Tuning the Texture and Electrical Properties of Cu 2 O Thin Films Deposited via Aerosol‐Assisted CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1801364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the optical properties of Vernier phase yttrium oxyfluoride thin films grown by pulsed liquid injection MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.2655-2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-ordered ZnO nanowires with controllable inclination on semipolar ZnO surfaces by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (47), pp.475601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The initial stages of ZnO atomic layer deposition on atomically flat In$_{0.53}$Ga$_{0.47}$As substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr02440e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ analysis of the crystallization process of Sb2S3 thin films by Raman scattering and X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality epitaxial fluorine-doped SnO2 films by ultrasonic spray pyrolysis: Structural and physical property investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.518-525. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/TiO2/Sb2S3 Core Shell Nanowire Heterostructure for Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the Blocking TiO 2 Layer Deposited on F:SnO 2 and Its Influence on the Interfacial Energetic Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Munoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (32), pp.17305-17313. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of F:SnO 2 (FTO) nanocomposites with S:TiO 2 nanoparticles – promising hazy transparent electrodes for photovoltaics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TC04153A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 410, pp.423-431. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and mapping the polytypes and orientation relationships in ZnO/CdSe core–shell nanowire arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (44), pp.445712. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/44/445712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the strain state of GaN down to single nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (22), pp.225701. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4971967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest towards epitaxial BaMgF4 thin films: exploring MOCVD as a chemical scalable approach for the deposition of complex metal fluoride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Battiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6DT03055F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Structural Properties of Single Step, Dip Coated ZnO Seed Layers for Growing Perfectly Aligned Nanowire Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (37), pp.21694 - 21703. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particular structural defects in Ta2O5 from crystallisation of amorphous thin films in O2–H2O atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD selective growth of orthorhombic or hexagonal YMnO3 phase on Si(1 0 0) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.27-32. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Functional Properties of ITO grown by Metalorganic Chemical Vapor Deposition from different Indium and Tin Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Szkutnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahootun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 603, pp.268-273. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.03.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and selective growth in YMnO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electrical and magnetic properties of epitaxial La0.7Sr0.3CoO3 thin films grown on SrTiO3 and LaAlO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Schulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires: The Crucial Role of Crystal Orientation and Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (40), pp.20738-20745. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp407120j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal annealing on electrical and optical properties of Ba-doped SrCu2O2 thin films on glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (12), pp.2569-2574. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201330011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Na(x)k(1-x))(2)Ta4O11 (x approximate to 0.93) piezoelectric phase from the transformation of Ta2O5 thin films of monoclinic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 200, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and structural characterization of YMnO3 thin films grown by pulsed liquid injection MOCVD on Si and SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (11), pp.1094-1103. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2012.754443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of precursor nature on the thermal growth of Tin-Indium oxide layers by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Szkutnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahootun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 230, pp.305-311. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature solution growth and characterization of Cr2AlC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 384, pp.88-95. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of LaAlO3 by metal organic decomposition on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (11), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2012.759221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Raman spectroscopy and X-ray diffraction studies of the structural transformations leading to the SrCu2O2 phase from strontium copper oxide thin films deposited by metalorganic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 541, pp.136-141. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness effects on the texture development of fluorine-doped SnO[sub 2] thin films: The role of surface and strain energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (3), pp.033523-7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3684543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Grafting on Si for Interfacial SiO2 Growth Inhibition During Chemical Vapor Deposition of HfO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Dusciac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Feng Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (16), pp.3135-3142. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm301247v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and transmission electron microscopy structural characterization of multifunctional Perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ihzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (14), pp.4608-4612. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth mechanism investigation of SnO2 thin films deposited by aerosol pyrolysis for biosensor applications: Importance of the thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (11), pp.3878-3883. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential orientation of fluorine-doped SnO2 thin films: The effects of growth temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of initial stages on the epitaxial growth of AlN using High Temperature Halide Chemical Vapor Deposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, C9 ((3-4)), pp.511.514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of AlN nucleation layers on the growth of AlN films using high temperature hydride vapor phase epitaxy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium and Ytterbium-Doped Titanium Oxide Thin Films Deposited by Ultrasonic Spray Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.1263-1268. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-012-9813-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Nucleation Effects on the Structural Relationship Between ZnO Seed Layer and Nanowires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25106-25111. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp308643w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, B 176, pp.653-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of SiGe nanowires by addition of HCl in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (2), pp.024311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in photo-patterned sol-gel-derived TiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Mater Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.1474-1486. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00612244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Si nanowire to SiC nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.5425-5433. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-011-0530-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very promising piezoelectric property of Ta2O5 thin films. II: Birefringence and piezoelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (8), pp.2033-2040. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gold catalyzed siGe nanowires and alternative metal-catalyzed Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.187. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very promising piezoelectric property of Ta2O5 thin films. I: Monoclinic-trigonal phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (8), pp.2023-2032. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and physical properties of ZnO/CdTe core shell nanowires grown by low-cost deposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (11), pp.111906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.059101. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Stoichiometry Effects on the Crystalline and Defect Structure of Hexagonal Manganite REMnO3 Films (RE = V, Er, Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jehanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gariglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.1232-1238. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm1029358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Humidity and UV Assistance on the Properties of Erbium Doped Yttrium Oxide Films Prepared by Aerosol-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4-6), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.201006877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order incommensurate phase transition in 25L-Ta2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lintanf Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (9), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrO2-to-Cr2O3 Transformation in a Three-Dimensional Interference Field of Ultraviolet Laser Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.1923-1928. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg1000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalities of noble metal nanoparticles formed through simple all-inorganic photochemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.221-243. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458080903470725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structure and magnetic properties of FePt nanostructures on NaCl(001) and MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau-Cottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.065602. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/6/065602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Conductor Oxides for Electronic Detection of Biological Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bionaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.839-846. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of yttrium into HfO2 films: Microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.503-514. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3106627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Magnetic Properties of Bi1-xKxFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oumezzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structure of Pt–Ru/C particles on CO&amp;lt;sub&amp;gt;ad&amp;lt;/sub&amp;gt; monolayer vibrational properties and electrooxidation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau-Cottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (2), pp. 811-822. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD of BiFeO3 thin films on SrTiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (5), pp.232-238. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.200606571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films and superlattices of multiferroic hexagonal rare-earth manganites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-4), pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density, thickness and composition measurements of TiO2SiO2 thin films by coupling X-ray reflectometry, ellipsometry and electron probe microanalysis-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1), pp.363-366. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synchrotron radiation x-ray diffraction to the chemical ordering in epitaxial perovskite multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (12), pp.124110. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2374670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed metalorganic chemical vapor deposition of iron oxides and bismuth-iron oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nitride and Silicon Dioxide Thin Insulating Films and Other Emerging Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-01, pp.498-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Electrical Characterisations of Yttrium Oxide Films after Postannealing Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 152, pp.F217. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Senateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, B118 (1-3), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2004.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Evaluation of Defects at the Si(100) / HfO2 Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 151, pp.G493. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.1765678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterizations of yttrium oxide and yttrium silicate thin films deposited by pulsed liquid-injection plasma-enhanced metal-organic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96 (3), pp.1719-1729. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1766412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photocatalysis of ZnO nanowires: the issues of polarity and doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-Liquid Injection MOCVD of epitaxial Ga2O3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielena Velasco Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ortega-Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD &amp; ALD 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Effects of Polarity and Doping on the UV Photocatalysis of ZnO Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Nanosciences &amp; Nanotechnologies (NN25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Piezoelectric Properties of ZnO Thin Films Deposited via AP-SALD with Texture Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Munoz-Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20TH INTERNATIONAL CONFERENCE ON TEXTURES OF MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy V Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-X-Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Piezoelectric Properties of ZnO Thin Films Deposited via AP-SALD with Texture Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop RAFALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching in Epitaxial La0.8Sr0.2MnO3-based Devices: influence of Structural Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a Cu2O nanonet as a p-type TCO for opto-electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Ternin-Rozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the nanostructure in epitaxial La0.8Sr0.2MnO3±δ for reliable resistive switching devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport kinetics in manganite thin films: in situ Raman spectroscopy and new tuning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the texture of AP-SALD ZnO Thin Films trough the addition of volatile shape-directing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxygen diffusion in nano-architectured manganite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITESEA Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Raman characterization of La1-xSrxMnO3 thin films grown by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lausecker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Baillin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Texture and Electrical Properties of Cu2O Thin Films Deposited via Aerosol-Assisted CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E‐MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lausecker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Baillin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/Sb2S3 core shell nanowire heterostructures for ETA solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2018 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of LaMnO3±δ thin films for resistive switching applications by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring, symposium T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires on Au thin films by chemical bath deposition for piezoelectric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaNiO3 thin films: influence of the deposition technique and growth parameters on the film quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of Vanadium oxide VO2 by aerosol assisted MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO / Sb2S3 Core-Shell Nanowire Heterostructures for ETA Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2018 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Shell ZnO Nanowire Heterostructures for Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaMnO3+δ: A candidate for new Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 International Conference on Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X &amp; Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching of nanoengineered LaMnO3 thin films for ReRAM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bagdzevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7 Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Tachigi, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar spectrum up-conversion layer, studies of the MOCVD growth and luminescent properties of Er/Yb doped YF3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Payrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80 E-MRS Spring Meeting, Symp. C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-injection MOCVD of multiferroic BaMgF4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Battiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Condorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCVD 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sempach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et caractérisation de films minces luminescents dopés terres rares par MOCVD en vue d’application pour la conversion du spectre solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Payrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR OXYFUN, Oxydes pour l’Optique et la Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires with controllable polarity by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nanowire Growth Workshop, Nanowires 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth & Characterization of Si/SixGe1-x Axial heterostructures using VLS and VSS mechanism by RP-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Warsaw, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO / CdTe core shell nanowires on tin dioxide thin films for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of SiGe NW Using Gold and Alternative Metal Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanowire-based radial structures for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NWG 2010 - 5th Nanowire Growth Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Au catalyzed SiGe NW and alternatives metals catalyzed Si NW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzed growth study and physical properties of SiGe and Ge NWs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative material for electron transporting layer in dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au and alternatives metals for Si and SiGe NW catalyzed growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Nanowire Growth Workshop (NWG 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCRAM performances improvement with nitrogen doped GeTe material for embedded applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gourvest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray investigation of nanostructured materials for Photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of iron oxide quantum dots and thin film growth using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of AlN and AlN-SiC solid solution by sublimation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.1501-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-MOCVD Growth of Transition Metal Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 207th Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Metalorganic chemical vapor deposition of transition metal oxydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of ZrO2 and CeO2 thin films by AP-SALD for electrochemical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power of interfaces 2024 (POI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of β-Ga2O3 thin films using pulsed-liquid injection MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielena Velasco-Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gallium Oxide and related materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al and Ga co-doping of ZnO nanowires grown by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strabsourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Output Voltage of Piezoelectric Nanogenerators Based on ZnO Nanowires Grown by Chemical Bath Deposition Using Compensatory Cu Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Week 2022 Chamonix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, CHAMONIX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM Characterizations of Epitaxial TiO2 Shell Grown on ZnO Nanowires by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum nickelate Memristive Devices successfully integrated on Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma enhanced oxidation of nickel silicides at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elsabahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (European Materials Research Society) 2013 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId591"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Koroleva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzmichev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Saroglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr02663a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain Hector" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14120991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04776388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoai&#8208;khanh Khuu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202301381" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00397" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101822" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv3030011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00886" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheera Abdul Ghani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00921D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lef&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202200329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jako S Eensalu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Katerski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12020198" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058656" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131100v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03086" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193332v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Guerfi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159512" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Matheret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02069" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02605" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04112" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1d6e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Kacha Deyu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hunka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Br&#246;tz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142232" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Sevim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800666" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979155v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.02.034" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gromyko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00178" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC04153A" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164067v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04893" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/44/445712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Fang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971967" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Battiato" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03055F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06180" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012972v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gallic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.090" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VMXHKX5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Szkutnik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahootun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.09.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQ87STW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Othmen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Schulman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Daoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067071v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFC7SDQF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067047v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407120j" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2T7SZKV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067633v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2012.754443" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067081v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.063" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDM2K0K1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ampuero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamaoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2012.759221" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.133" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2C6M15-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dusciac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Lai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301247v" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067579v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.134" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RN4C4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrieu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.022" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW0CJ5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067042v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684543" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067597v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forissier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9813-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781306v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308643w" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641300v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00612244v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tebby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaoud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4949-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z45LD7RB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641309v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-187" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942960v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chenevier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.06.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3V84KFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.06.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVQKBZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehanathan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Lebedev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1029358" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067735v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salhi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maalej" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourati" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201006877" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QD7L4JV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067573v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delyon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1000254" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067570v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf Sala&#252;n" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.07.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X80MKCD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067405v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080903470725" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liscio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makarov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065602" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJD0ZQP9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067588v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dechoux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1159" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducroquet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hollander" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106627" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386357v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.07.061" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6ZHQT9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204462v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oumezzine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290801v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606571" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSB3Q9Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138800v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094461v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroj" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gottlieb" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.06.014" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8N6FCJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188453v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2374670" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290817v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135039v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2109487" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135321v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Hurley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O'Connor" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1765678" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390405v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loup" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766412" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05176084v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco Enriquez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660256v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660240v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759267v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi Luque" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villager" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755057v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759238v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509860v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332953v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624035v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lausecker," TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin," TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel," TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou," TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762096v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624011v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954891v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981237v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katerski" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gromyko" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981247v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981213v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016902v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cossuet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016978v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Payrer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanting Zhang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016967v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Condorelli" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017001v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocheux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016988v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forissier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777306v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassem" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650029v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potie" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650023v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649924v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650020v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625266v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390619v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395838v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390565v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759663v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duhain" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Robles" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04985957v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco-Enriquez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735436v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511155v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04725946v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884499v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017375v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elsabahy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Koroleva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzmichev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Saroglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr02663a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain Hector" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14120991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04776388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoai&#8208;khanh Khuu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202301381" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00608" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101822" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv3030011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00886" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheera Abdul Ghani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00921D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lef&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202200329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jako S Eensalu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Katerski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12020198" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058656" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131100v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03086" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193332v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Guerfi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159512" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02605" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04112" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Matheret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Kacha Deyu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hunka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Br&#246;tz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142232" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1d6e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Sevim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800666" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979155v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.02.034" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gromyko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00178" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04893" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC04153A" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/44/445712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Fang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971967" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Battiato" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03055F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06180" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012972v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gallic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.090" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VMXHKX5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Szkutnik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahootun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.09.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQ87STW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Othmen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Schulman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Daoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067047v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407120j" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067071v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFC7SDQF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2T7SZKV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067633v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2012.754443" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067081v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.063" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDM2K0K1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ampuero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamaoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2012.759221" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.133" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2C6M15-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684543" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208858v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dusciac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Lai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301247v" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067579v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RN4C4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW0CJ5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067597v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forissier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9813-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781306v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308643w" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641300v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00612244v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tebby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaoud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4949-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z45LD7RB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chenevier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.06.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3V84KFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641309v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-187" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.06.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVQKBZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehanathan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Lebedev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1029358" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067735v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salhi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maalej" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourati" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201006877" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QD7L4JV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067570v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf Sala&#252;n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.07.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X80MKCD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067573v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delyon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1000254" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067405v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080903470725" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liscio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makarov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065602" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJD0ZQP9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067588v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dechoux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1159" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducroquet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hollander" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106627" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204462v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oumezzine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386357v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.07.061" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6ZHQT9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290801v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606571" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSB3Q9Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138800v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094461v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroj" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gottlieb" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.06.014" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8N6FCJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188453v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2374670" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290817v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135039v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2109487" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135321v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Hurley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O'Connor" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1765678" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390405v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loup" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766412" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05176084v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco Enriquez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660256v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660240v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759267v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi Luque" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villager" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755057v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759238v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509860v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624035v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lausecker," TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin," TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou," TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332953v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762096v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624011v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981237v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katerski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gromyko" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954891v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981247v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981213v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016902v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cossuet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016978v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Payrer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanting Zhang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016967v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Condorelli" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016988v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forissier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017001v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocheux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777306v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassem" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650029v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potie" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649924v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650023v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650020v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625266v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390619v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395838v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390565v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759663v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duhain" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Robles" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04985957v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco-Enriquez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735436v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511155v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04725946v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884499v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017375v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elsabahy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>