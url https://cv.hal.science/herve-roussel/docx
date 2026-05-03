--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve ROUSSEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Beitone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.103250. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Air deposition of Submicron Self-Textured ZnO thin films with high piezoelectric coefficients and oxygen polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.162945. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-rectifying hysteresis with dynamic conductance modulation in amorphous-nanocrystalline lanthanum nickelate based memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzmichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 431 (Special issue), pp.117039. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the degradation of silver nanowire networks under thermal stress by coupling in situ X-ray diffraction and electrical resistance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Saroglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.564-579. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr02663a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Bath Deposition of ZnO/ZnGa2O4 Core–Shell Nanowire Heterostructures Using Partial Chemical Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.991. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14120991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the La 2 NiO 4+δ Oxygen Content on the Synaptic Properties of the TiN/La 2 NiO 4+δ /Pt Memristive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (11), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202400096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Output Voltage of Piezoelectric Nanogenerators Based on ZnO Nanowires Grown by Chemical Bath Deposition Using Compensatory Cu Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.2301381. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202301381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Sb/Te ratio on crystallization kinetics in Ge-rich GeSbTe phase-change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136 (15), pp.155105. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0221206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Effects in the Co-Doping of ZnO Nanowires with Al and Ga Using Chemical Bath Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1165-1177. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Bath Deposition of α-GaOOH with Tunable Morphology on Silicon Using the pH Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (20), pp.7764-7771. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the AZO Electrode on ZnO Nanowire Growth by PLI-MOCVD and Related Piezoelectric Performance: Implications for Mechanical Energy Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (9), pp.7436-7445. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c00608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High figure-of-merit in Al-doped ZnO thin films grown by ALD through the Al content adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.101863. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the texture and polarity of ZnO thin films deposited by spatial atomic layer deposition through the addition of a volatile shape-directing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.101822. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between the Dimensions and Piezoelectric Properties of ZnO Nanowires Grown by PLI-MOCVD with Different Flow Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoenergy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.220 - 235. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nanoenergyadv3030011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Co-Doping of ZnO Nanowires with Al and Cl Using One Precursor by Chemical Bath Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (17), pp.8306-8319. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok-Kumar Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Hoan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (4), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly transparent and stable flexible electrodes based on MgO/AgNW nanocomposites for transparent heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina T. Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheera Abdul Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (24), pp.2301143. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202301143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuneable polarity and enhanced piezoelectric response of ZnO thin films grown by metal–organic chemical vapour deposition through the flow rate adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.498-513. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00921D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La$_2$NiO$_{4+\delta}$ ‐based memristive devices integrated on Si‐based substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.2200329. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202200329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural defects improve the memristive characteristics of epitaxial La$_{0.8}$Sr$_{0.2}$MnO$_ {3-\delta}$ based devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.2200498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metal Dichalcogenide TiS2 Prepared by Hybrid Atomic Layer Deposition/Molecular Layer Deposition: Atomic-Level Insights with In Situ Synchrotron X-ray Studies and Molecular Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (24), pp.10885-10901. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Sb2S3 Shell Thickness in ZnO Nanowire-Based Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jako S Eensalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.198. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial LaMnO 3 films with remarkably fast oxygen transport properties at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (21), pp.12721-12733. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TA12253J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of structural and electrical properties of ferroelectric HZO films obtained by single-target sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0058656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ellipsometry monitoring of TiO 2 atomic layer deposition from Tetrakis(dimethylamido)titanium(IV) and H 2 O precursors on Si and In 0.53 Ga 0.47 As substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abdukayumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 723, pp.138591. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical bath deposition of ZnO nanowires using copper nitrate as an additive for compensating doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (3), pp.1612-1623. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Thermal Annealing on the Structural and Electrical Properties of ZnO Thin Films for Boosting their Piezoelectric Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 870, pp.159512. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixed ionic electronic conductor to build an analog memristive device with neuromorphic programming capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Villepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9tc03972d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial TiO2 Shell Grown by Atomic Layer Deposition on ZnO Nanowires Using a Double-Step Process and Its Beneficial Passivation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (24), pp.13447-13455. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Transition of ZnO from Thin Film to Nanowires on Silicon and its Correlated Enhanced Zinc Polarity Uniformity and Piezoelectric Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (26), pp.29583-29593. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c04112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis of β-Ga2O3 Microrods on Silicon and Its Dependence on the Gallium Nitrate Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Matheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.15696-15706. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Memristivity by Varying the Oxygen Content in a Mixed Ionic–Electronic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Villepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Salas-Colera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rubio- Zuazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (17), pp.1909942. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201909942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.10.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Properties of Low-Temperature Processed Sn-Doped In2O3 Thin Films: The Role of Microstructure and Oxygen Content and the Potential of Defect Modulation Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getnet Kacha Deyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hunka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Brötz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (14), pp.2232. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12142232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of ZnO nanowires on polycrystalline Au seed layers for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (34), pp.345601. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab1d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flow MOF Lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Sevim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1800666. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.201800666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of ZnO/TiO2/Sb2S3 core–shell nanowire heterostructures using the SILAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (31), pp.4455-4462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Humidity in Tuning the Texture and Electrical Properties of Cu 2 O Thin Films Deposited via Aerosol‐Assisted CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1801364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the optical properties of Vernier phase yttrium oxyfluoride thin films grown by pulsed liquid injection MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.2655-2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-ordered ZnO nanowires with controllable inclination on semipolar ZnO surfaces by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (47), pp.475601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The initial stages of ZnO atomic layer deposition on atomically flat In$_{0.53}$Ga$_{0.47}$As substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr02440e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ analysis of the crystallization process of Sb2S3 thin films by Raman scattering and X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality epitaxial fluorine-doped SnO2 films by ultrasonic spray pyrolysis: Structural and physical property investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.518-525. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/TiO2/Sb2S3 Core Shell Nanowire Heterostructure for Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the Blocking TiO 2 Layer Deposited on F:SnO 2 and Its Influence on the Interfacial Energetic Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Munoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (32), pp.17305-17313. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of F:SnO 2 (FTO) nanocomposites with S:TiO 2 nanoparticles – promising hazy transparent electrodes for photovoltaics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TC04153A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 410, pp.423-431. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and mapping the polytypes and orientation relationships in ZnO/CdSe core–shell nanowire arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (44), pp.445712. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/44/445712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the strain state of GaN down to single nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (22), pp.225701. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4971967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest towards epitaxial BaMgF4 thin films: exploring MOCVD as a chemical scalable approach for the deposition of complex metal fluoride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Battiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6DT03055F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Structural Properties of Single Step, Dip Coated ZnO Seed Layers for Growing Perfectly Aligned Nanowire Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (37), pp.21694 - 21703. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particular structural defects in Ta2O5 from crystallisation of amorphous thin films in O2–H2O atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD selective growth of orthorhombic or hexagonal YMnO3 phase on Si(1 0 0) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.27-32. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Functional Properties of ITO grown by Metalorganic Chemical Vapor Deposition from different Indium and Tin Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Szkutnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahootun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 603, pp.268-273. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.03.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and selective growth in YMnO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electrical and magnetic properties of epitaxial La0.7Sr0.3CoO3 thin films grown on SrTiO3 and LaAlO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Schulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires: The Crucial Role of Crystal Orientation and Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (40), pp.20738-20745. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp407120j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal annealing on electrical and optical properties of Ba-doped SrCu2O2 thin films on glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (12), pp.2569-2574. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201330011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Na(x)k(1-x))(2)Ta4O11 (x approximate to 0.93) piezoelectric phase from the transformation of Ta2O5 thin films of monoclinic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 200, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and structural characterization of YMnO3 thin films grown by pulsed liquid injection MOCVD on Si and SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (11), pp.1094-1103. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2012.754443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of precursor nature on the thermal growth of Tin-Indium oxide layers by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Szkutnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahootun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 230, pp.305-311. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature solution growth and characterization of Cr2AlC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 384, pp.88-95. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of LaAlO3 by metal organic decomposition on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (11), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2012.759221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Raman spectroscopy and X-ray diffraction studies of the structural transformations leading to the SrCu2O2 phase from strontium copper oxide thin films deposited by metalorganic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 541, pp.136-141. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness effects on the texture development of fluorine-doped SnO[sub 2] thin films: The role of surface and strain energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (3), pp.033523-7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3684543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Grafting on Si for Interfacial SiO2 Growth Inhibition During Chemical Vapor Deposition of HfO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Dusciac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Feng Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (16), pp.3135-3142. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm301247v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and transmission electron microscopy structural characterization of multifunctional Perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ihzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (14), pp.4608-4612. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth mechanism investigation of SnO2 thin films deposited by aerosol pyrolysis for biosensor applications: Importance of the thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (11), pp.3878-3883. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential orientation of fluorine-doped SnO2 thin films: The effects of growth temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of initial stages on the epitaxial growth of AlN using High Temperature Halide Chemical Vapor Deposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, C9 ((3-4)), pp.511.514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of AlN nucleation layers on the growth of AlN films using high temperature hydride vapor phase epitaxy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium and Ytterbium-Doped Titanium Oxide Thin Films Deposited by Ultrasonic Spray Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.1263-1268. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-012-9813-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Nucleation Effects on the Structural Relationship Between ZnO Seed Layer and Nanowires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25106-25111. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp308643w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, B 176, pp.653-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of SiGe nanowires by addition of HCl in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (2), pp.024311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in photo-patterned sol-gel-derived TiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Mater Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.1474-1486. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00612244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Si nanowire to SiC nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.5425-5433. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-011-0530-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very promising piezoelectric property of Ta2O5 thin films. II: Birefringence and piezoelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (8), pp.2033-2040. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gold catalyzed siGe nanowires and alternative metal-catalyzed Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.187. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very promising piezoelectric property of Ta2O5 thin films. I: Monoclinic-trigonal phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (8), pp.2023-2032. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and physical properties of ZnO/CdTe core shell nanowires grown by low-cost deposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (11), pp.111906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.059101. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Stoichiometry Effects on the Crystalline and Defect Structure of Hexagonal Manganite REMnO3 Films (RE = V, Er, Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jehanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gariglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.1232-1238. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm1029358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Humidity and UV Assistance on the Properties of Erbium Doped Yttrium Oxide Films Prepared by Aerosol-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4-6), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.201006877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order incommensurate phase transition in 25L-Ta2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lintanf Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (9), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrO2-to-Cr2O3 Transformation in a Three-Dimensional Interference Field of Ultraviolet Laser Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.1923-1928. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg1000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalities of noble metal nanoparticles formed through simple all-inorganic photochemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.221-243. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458080903470725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structure and magnetic properties of FePt nanostructures on NaCl(001) and MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau-Cottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.065602. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/6/065602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Conductor Oxides for Electronic Detection of Biological Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bionaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.839-846. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of yttrium into HfO2 films: Microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.503-514. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3106627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Magnetic Properties of Bi1-xKxFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oumezzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structure of Pt–Ru/C particles on CO&amp;lt;sub&amp;gt;ad&amp;lt;/sub&amp;gt; monolayer vibrational properties and electrooxidation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau-Cottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (2), pp. 811-822. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD of BiFeO3 thin films on SrTiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (5), pp.232-238. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.200606571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films and superlattices of multiferroic hexagonal rare-earth manganites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-4), pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density, thickness and composition measurements of TiO2SiO2 thin films by coupling X-ray reflectometry, ellipsometry and electron probe microanalysis-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1), pp.363-366. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synchrotron radiation x-ray diffraction to the chemical ordering in epitaxial perovskite multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (12), pp.124110. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2374670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed metalorganic chemical vapor deposition of iron oxides and bismuth-iron oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nitride and Silicon Dioxide Thin Insulating Films and Other Emerging Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-01, pp.498-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Electrical Characterisations of Yttrium Oxide Films after Postannealing Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 152, pp.F217. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Senateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, B118 (1-3), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2004.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Evaluation of Defects at the Si(100) / HfO2 Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 151, pp.G493. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.1765678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterizations of yttrium oxide and yttrium silicate thin films deposited by pulsed liquid-injection plasma-enhanced metal-organic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96 (3), pp.1719-1729. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1766412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photocatalysis of ZnO nanowires: the issues of polarity and doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-Liquid Injection MOCVD of epitaxial Ga2O3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielena Velasco Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ortega-Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD &amp; ALD 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Effects of Polarity and Doping on the UV Photocatalysis of ZnO Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Nanosciences &amp; Nanotechnologies (NN25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Piezoelectric Properties of ZnO Thin Films Deposited via AP-SALD with Texture Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Munoz-Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20TH INTERNATIONAL CONFERENCE ON TEXTURES OF MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy V Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-X-Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Piezoelectric Properties of ZnO Thin Films Deposited via AP-SALD with Texture Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop RAFALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching in Epitaxial La0.8Sr0.2MnO3-based Devices: influence of Structural Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a Cu2O nanonet as a p-type TCO for opto-electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Ternin-Rozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the nanostructure in epitaxial La0.8Sr0.2MnO3±δ for reliable resistive switching devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport kinetics in manganite thin films: in situ Raman spectroscopy and new tuning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the texture of AP-SALD ZnO Thin Films trough the addition of volatile shape-directing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxygen diffusion in nano-architectured manganite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITESEA Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Raman characterization of La1-xSrxMnO3 thin films grown by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lausecker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Baillin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Texture and Electrical Properties of Cu2O Thin Films Deposited via Aerosol-Assisted CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E‐MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lausecker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Baillin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/Sb2S3 core shell nanowire heterostructures for ETA solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2018 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of LaMnO3±δ thin films for resistive switching applications by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring, symposium T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires on Au thin films by chemical bath deposition for piezoelectric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaNiO3 thin films: influence of the deposition technique and growth parameters on the film quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of Vanadium oxide VO2 by aerosol assisted MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO / Sb2S3 Core-Shell Nanowire Heterostructures for ETA Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2018 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Shell ZnO Nanowire Heterostructures for Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaMnO3+δ: A candidate for new Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 International Conference on Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X &amp; Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching of nanoengineered LaMnO3 thin films for ReRAM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bagdzevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7 Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Tachigi, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar spectrum up-conversion layer, studies of the MOCVD growth and luminescent properties of Er/Yb doped YF3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Payrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80 E-MRS Spring Meeting, Symp. C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-injection MOCVD of multiferroic BaMgF4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Battiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Condorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCVD 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sempach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et caractérisation de films minces luminescents dopés terres rares par MOCVD en vue d’application pour la conversion du spectre solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Payrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR OXYFUN, Oxydes pour l’Optique et la Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires with controllable polarity by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nanowire Growth Workshop, Nanowires 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth & Characterization of Si/SixGe1-x Axial heterostructures using VLS and VSS mechanism by RP-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Warsaw, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO / CdTe core shell nanowires on tin dioxide thin films for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of SiGe NW Using Gold and Alternative Metal Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanowire-based radial structures for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NWG 2010 - 5th Nanowire Growth Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Au catalyzed SiGe NW and alternatives metals catalyzed Si NW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzed growth study and physical properties of SiGe and Ge NWs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative material for electron transporting layer in dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au and alternatives metals for Si and SiGe NW catalyzed growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Nanowire Growth Workshop (NWG 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCRAM performances improvement with nitrogen doped GeTe material for embedded applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gourvest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray investigation of nanostructured materials for Photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of iron oxide quantum dots and thin film growth using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of AlN and AlN-SiC solid solution by sublimation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.1501-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-MOCVD Growth of Transition Metal Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 207th Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Metalorganic chemical vapor deposition of transition metal oxydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of ZrO2 and CeO2 thin films by AP-SALD for electrochemical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power of interfaces 2024 (POI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of β-Ga2O3 thin films using pulsed-liquid injection MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielena Velasco-Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gallium Oxide and related materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al and Ga co-doping of ZnO nanowires grown by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strabsourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Output Voltage of Piezoelectric Nanogenerators Based on ZnO Nanowires Grown by Chemical Bath Deposition Using Compensatory Cu Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Week 2022 Chamonix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, CHAMONIX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM Characterizations of Epitaxial TiO2 Shell Grown on ZnO Nanowires by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum nickelate Memristive Devices successfully integrated on Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma enhanced oxidation of nickel silicides at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elsabahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (European Materials Research Society) 2013 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId591"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Herve ROUSSEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Beitone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.103250. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Air deposition of Submicron Self-Textured ZnO thin films with high piezoelectric coefficients and oxygen polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.162945. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-rectifying hysteresis with dynamic conductance modulation in amorphous-nanocrystalline lanthanum nickelate based memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kuzmichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 431 (Special issue), pp.117039. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the degradation of silver nanowire networks under thermal stress by coupling in situ X-ray diffraction and electrical resistance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Saroglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.564-579. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr02663a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the La 2 NiO 4+δ Oxygen Content on the Synaptic Properties of the TiN/La 2 NiO 4+δ /Pt Memristive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (11), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202400096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Bath Deposition of ZnO/ZnGa2O4 Core–Shell Nanowire Heterostructures Using Partial Chemical Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.991. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14120991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Sb/Te ratio on crystallization kinetics in Ge-rich GeSbTe phase-change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136 (15), pp.155105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0221206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Output Voltage of Piezoelectric Nanogenerators Based on ZnO Nanowires Grown by Chemical Bath Deposition Using Compensatory Cu Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.2301381. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202301381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Effects in the Co-Doping of ZnO Nanowires with Al and Ga Using Chemical Bath Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1165-1177. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Bath Deposition of α-GaOOH with Tunable Morphology on Silicon Using the pH Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (20), pp.7764-7771. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the AZO Electrode on ZnO Nanowire Growth by PLI-MOCVD and Related Piezoelectric Performance: Implications for Mechanical Energy Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (9), pp.7436-7445. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c00608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High figure-of-merit in Al-doped ZnO thin films grown by ALD through the Al content adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.101863. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the texture and polarity of ZnO thin films deposited by spatial atomic layer deposition through the addition of a volatile shape-directing agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.101822. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between the Dimensions and Piezoelectric Properties of ZnO Nanowires Grown by PLI-MOCVD with Different Flow Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoenergy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.220 - 235. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nanoenergyadv3030011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Co-Doping of ZnO Nanowires with Al and Cl Using One Precursor by Chemical Bath Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (17), pp.8306-8319. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the transition of amorphous Ti-thiolate prepared by hybrid atomic layer deposition/molecular layer deposition into titanium disulfide ultrathin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok-Kumar Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Hoan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (4), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly transparent and stable flexible electrodes based on MgO/AgNW nanocomposites for transparent heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina T. Papanastasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheera Abdul Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (24), pp.2301143. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202301143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuneable polarity and enhanced piezoelectric response of ZnO thin films grown by metal–organic chemical vapour deposition through the flow rate adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.498-513. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00921D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La$_2$NiO$_{4+\delta}$ ‐based memristive devices integrated on Si‐based substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeel Riaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.2200329. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202200329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural defects improve the memristive characteristics of epitaxial La$_{0.8}$Sr$_{0.2}$MnO$_ {3-\delta}$ based devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.2200498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202200498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Sb2S3 Shell Thickness in ZnO Nanowire-Based Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jako S Eensalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.198. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12020198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metal Dichalcogenide TiS2 Prepared by Hybrid Atomic Layer Deposition/Molecular Layer Deposition: Atomic-Level Insights with In Situ Synchrotron X-ray Studies and Molecular Surface Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (24), pp.10885-10901. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial LaMnO 3 films with remarkably fast oxygen transport properties at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (21), pp.12721-12733. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TA12253J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of structural and electrical properties of ferroelectric HZO films obtained by single-target sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Bilal Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0058656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical bath deposition of ZnO nanowires using copper nitrate as an additive for compensating doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (3), pp.1612-1623. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ellipsometry monitoring of TiO 2 atomic layer deposition from Tetrakis(dimethylamido)titanium(IV) and H 2 O precursors on Si and In 0.53 Ga 0.47 As substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abdukayumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 723, pp.138591. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Thermal Annealing on the Structural and Electrical Properties of ZnO Thin Films for Boosting their Piezoelectric Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Guerfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 870, pp.159512. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixed ionic electronic conductor to build an analog memristive device with neuromorphic programming capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Villepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9tc03972d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial TiO2 Shell Grown by Atomic Layer Deposition on ZnO Nanowires Using a Double-Step Process and Its Beneficial Passivation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (24), pp.13447-13455. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Transition of ZnO from Thin Film to Nanowires on Silicon and its Correlated Enhanced Zinc Polarity Uniformity and Piezoelectric Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (26), pp.29583-29593. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c04112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis of β-Ga2O3 Microrods on Silicon and Its Dependence on the Gallium Nitrate Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislain Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Matheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.15696-15706. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Memristivity by Varying the Oxygen Content in a Mixed Ionic–Electronic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Villepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Salas-Colera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rubio- Zuazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (17), pp.1909942. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201909942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.10.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of ZnO nanowires on polycrystalline Au seed layers for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (34), pp.345601. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab1d6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Properties of Low-Temperature Processed Sn-Doped In2O3 Thin Films: The Role of Microstructure and Oxygen Content and the Potential of Defect Modulation Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getnet Kacha Deyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hunka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Brötz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (14), pp.2232. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12142232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flow MOF Lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Sevim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1800666. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.201800666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of ZnO/TiO2/Sb2S3 core–shell nanowire heterostructures using the SILAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (31), pp.4455-4462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Humidity in Tuning the Texture and Electrical Properties of Cu 2 O Thin Films Deposited via Aerosol‐Assisted CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1801364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the optical properties of Vernier phase yttrium oxyfluoride thin films grown by pulsed liquid injection MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.2655-2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-ordered ZnO nanowires with controllable inclination on semipolar ZnO surfaces by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (47), pp.475601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The initial stages of ZnO atomic layer deposition on atomically flat In$_{0.53}$Ga$_{0.47}$As substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nr02440e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ analysis of the crystallization process of Sb2S3 thin films by Raman scattering and X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality epitaxial fluorine-doped SnO2 films by ultrasonic spray pyrolysis: Structural and physical property investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 132, pp.518-525. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/TiO2/Sb2S3 Core Shell Nanowire Heterostructure for Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the Blocking TiO 2 Layer Deposited on F:SnO 2 and Its Influence on the Interfacial Energetic Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Munoz-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (32), pp.17305-17313. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b04893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of F:SnO 2 (FTO) nanocomposites with S:TiO 2 nanoparticles – promising hazy transparent electrodes for photovoltaics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.91 - 102. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TC04153A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 410, pp.423-431. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Demes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and mapping the polytypes and orientation relationships in ZnO/CdSe core–shell nanowire arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (44), pp.445712. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/44/445712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest towards epitaxial BaMgF4 thin films: exploring MOCVD as a chemical scalable approach for the deposition of complex metal fluoride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Battiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6DT03055F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the strain state of GaN down to single nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (22), pp.225701. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4971967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Structural Properties of Single Step, Dip Coated ZnO Seed Layers for Growing Perfectly Aligned Nanowire Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (37), pp.21694 - 21703. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particular structural defects in Ta2O5 from crystallisation of amorphous thin films in O2–H2O atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Barnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD selective growth of orthorhombic or hexagonal YMnO3 phase on Si(1 0 0) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.27-32. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Functional Properties of ITO grown by Metalorganic Chemical Vapor Deposition from different Indium and Tin Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Szkutnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahootun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 603, pp.268-273. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.03.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations and selective growth in YMnO3 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electrical and magnetic properties of epitaxial La0.7Sr0.3CoO3 thin films grown on SrTiO3 and LaAlO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Schulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires: The Crucial Role of Crystal Orientation and Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (40), pp.20738-20745. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp407120j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Na(x)k(1-x))(2)Ta4O11 (x approximate to 0.93) piezoelectric phase from the transformation of Ta2O5 thin films of monoclinic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 200, pp.143-149. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and structural characterization of YMnO3 thin films grown by pulsed liquid injection MOCVD on Si and SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (11), pp.1094-1103. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2012.754443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of precursor nature on the thermal growth of Tin-Indium oxide layers by MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Szkutnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lahootun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 230, pp.305-311. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal annealing on electrical and optical properties of Ba-doped SrCu2O2 thin films on glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (12), pp.2569-2574. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201330011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature solution growth and characterization of Cr2AlC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 384, pp.88-95. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of LaAlO3 by metal organic decomposition on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iliescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (11), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2012.759221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Raman spectroscopy and X-ray diffraction studies of the structural transformations leading to the SrCu2O2 phase from strontium copper oxide thin films deposited by metalorganic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Deschanvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 541, pp.136-141. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness effects on the texture development of fluorine-doped SnO[sub 2] thin films: The role of surface and strain energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (3), pp.033523-7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3684543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of initial stages on the epitaxial growth of AlN using High Temperature Halide Chemical Vapor Deposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, C9 ((3-4)), pp.511.514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and transmission electron microscopy structural characterization of multifunctional Perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ihzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (14), pp.4608-4612. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth mechanism investigation of SnO2 thin films deposited by aerosol pyrolysis for biosensor applications: Importance of the thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stambouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (11), pp.3878-3883. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential orientation of fluorine-doped SnO2 thin films: The effects of growth temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Grafting on Si for Interfacial SiO2 Growth Inhibition During Chemical Vapor Deposition of HfO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Dusciac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Feng Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (16), pp.3135-3142. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm301247v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of AlN nucleation layers on the growth of AlN films using high temperature hydride vapor phase epitaxy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulium and Ytterbium-Doped Titanium Oxide Thin Films Deposited by Ultrasonic Spray Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.1263-1268. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-012-9813-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Nucleation Effects on the Structural Relationship Between ZnO Seed Layer and Nanowires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25106-25111. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp308643w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in photo-patterned sol-gel-derived TiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Mater Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.1474-1486. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00612244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of SiGe nanowires by addition of HCl in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (2), pp.024311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, B 176, pp.653-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very promising piezoelectric property of Ta2O5 thin films. II: Birefringence and piezoelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (8), pp.2033-2040. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gold catalyzed siGe nanowires and alternative metal-catalyzed Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.187. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Si nanowire to SiC nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.5425-5433. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-011-0530-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very promising piezoelectric property of Ta2O5 thin films. I: Monoclinic-trigonal phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (8), pp.2023-2032. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and physical properties of ZnO/CdTe core shell nanowires grown by low-cost deposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (11), pp.111906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.059101. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Stoichiometry Effects on the Crystalline and Defect Structure of Hexagonal Manganite REMnO3 Films (RE = V, Er, Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jehanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gariglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. I. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (5), pp.1232-1238. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm1029358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Humidity and UV Assistance on the Properties of Erbium Doped Yttrium Oxide Films Prepared by Aerosol-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4-6), pp.93-97. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.201006877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order incommensurate phase transition in 25L-Ta2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lintanf Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (9), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrO2-to-Cr2O3 Transformation in a Three-Dimensional Interference Field of Ultraviolet Laser Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.1923-1928. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg1000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalities of noble metal nanoparticles formed through simple all-inorganic photochemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.221-243. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458080903470725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, structure and magnetic properties of FePt nanostructures on NaCl(001) and MgO(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau-Cottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.065602. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/6/065602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Conductor Oxides for Electronic Detection of Biological Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bionaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.839-846. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of yttrium into HfO2 films: Microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.503-514. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3106627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Magnetic Properties of Bi1-xKxFeO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dhahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oumezzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOCVD of BiFeO3 thin films on SrTiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (5), pp.232-238. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cvde.200606571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structure of Pt–Ru/C particles on CO&amp;lt;sub&amp;gt;ad&amp;lt;/sub&amp;gt; monolayer vibrational properties and electrooxidation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau-Cottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (2), pp. 811-822. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films and superlattices of multiferroic hexagonal rare-earth manganites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-4), pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density, thickness and composition measurements of TiO2SiO2 thin films by coupling X-ray reflectometry, ellipsometry and electron probe microanalysis-X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hodroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 253 (1), pp.363-366. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of synchrotron radiation x-ray diffraction to the chemical ordering in epitaxial perovskite multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (12), pp.124110. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2374670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed metalorganic chemical vapor deposition of iron oxides and bismuth-iron oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nitride and Silicon Dioxide Thin Insulating Films and Other Emerging Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-01, pp.498-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Electrical Characterisations of Yttrium Oxide Films after Postannealing Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 152, pp.F217. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed liquid-injection MOCVD of high-K oxides for advanced semiconductor technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Audier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Senateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, B118 (1-3), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2004.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Evaluation of Defects at the Si(100) / HfO2 Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Modreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 151, pp.G493. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.1765678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterizations of yttrium oxide and yttrium silicate thin films deposited by pulsed liquid-injection plasma-enhanced metal-organic chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96 (3), pp.1719-1729. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1766412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV photocatalysis of ZnO nanowires: the issues of polarity and doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3063780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Effects of Polarity and Doping on the UV Photocatalysis of ZnO Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Nanosciences &amp; Nanotechnologies (NN25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-Liquid Injection MOCVD of epitaxial Ga2O3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielena Velasco Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ortega-Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD &amp; ALD 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Piezoelectric Properties of ZnO Thin Films Deposited via AP-SALD with Texture Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Munoz-Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20TH INTERNATIONAL CONFERENCE ON TEXTURES OF MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of the synthesis of lamellar metal chalcogenides by alternating deposition of organic &amp; inorganic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Abi Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy V Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medet Zhukush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-X-Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Piezoelectric Properties of ZnO Thin Films Deposited via AP-SALD with Texture Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayri Okcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop RAFALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching in Epitaxial La0.8Sr0.2MnO3-based Devices: influence of Structural Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a Cu2O nanonet as a p-type TCO for opto-electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouncif Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Ternin-Rozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the nanostructure in epitaxial La0.8Sr0.2MnO3±δ for reliable resistive switching devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport kinetics in manganite thin films: in situ Raman spectroscopy and new tuning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the texture of AP-SALD ZnO Thin Films trough the addition of volatile shape-directing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxygen diffusion in nano-architectured manganite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnar Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HITESEA Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Raman characterization of La1-xSrxMnO3 thin films grown by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Moncasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lausecker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Baillin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Texture and Electrical Properties of Cu2O Thin Films Deposited via Aerosol-Assisted CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E‐MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Mechanisms of ZnO Nanowires on Polycrystalline Au Seed Layers for Piezoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lausecker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Baillin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/Sb2S3 core shell nanowire heterostructures for ETA solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2018 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of LaMnO3±δ thin films for resistive switching applications by PI-MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring, symposium T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaNiO3 thin films: influence of the deposition technique and growth parameters on the film quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaasjan Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires on Au thin films by chemical bath deposition for piezoelectric nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-structures and nanomaterials SElf-Assembly, NanoSEA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of Vanadium oxide VO2 by aerosol assisted MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO / Sb2S3 Core-Shell Nanowire Heterostructures for ETA Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2018 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Shell ZnO Nanowire Heterostructures for Extremely Thin Absorber Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katerski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gromyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Burriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rafhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaMnO3+δ: A candidate for new Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 International Conference on Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray studies during the early stage of ZnO Atomic Layer Deposition on InGaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Skopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X &amp; Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive switching of nanoengineered LaMnO3 thin films for ReRAM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolors Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bagdzevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7 Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Tachigi, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-injection MOCVD of multiferroic BaMgF4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Battiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Condorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCVD 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Sempach, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar spectrum up-conversion layer, studies of the MOCVD growth and luminescent properties of Er/Yb doped YF3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Payrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80 E-MRS Spring Meeting, Symp. C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et caractérisation de films minces luminescents dopés terres rares par MOCVD en vue d’application pour la conversion du spectre solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L. Payrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Forissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR OXYFUN, Oxydes pour l’Optique et la Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and growth mechanisms of ZnO nanowires with controllable polarity by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nanowire Growth Workshop, Nanowires 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth & Characterization of Si/SixGe1-x Axial heterostructures using VLS and VSS mechanism by RP-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Warsaw, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO / CdTe core shell nanowires on tin dioxide thin films for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of SiGe NW Using Gold and Alternative Metal Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanowire-based radial structures for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NWG 2010 - 5th Nanowire Growth Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Au catalyzed SiGe NW and alternatives metals catalyzed Si NW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au and alternatives metals for Si and SiGe NW catalyzed growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Nanowire Growth Workshop (NWG 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative material for electron transporting layer in dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzed growth study and physical properties of SiGe and Ge NWs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCRAM performances improvement with nitrogen doped GeTe material for embedded applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gourvest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray investigation of nanostructured materials for Photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coindeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of AlN and AlN-SiC solid solution by sublimation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.1501-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of iron oxide quantum dots and thin film growth using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed-MOCVD Growth of Transition Metal Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS 207th Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Metalorganic chemical vapor deposition of transition metal oxydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, ., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of ZrO2 and CeO2 thin films by AP-SALD for electrochemical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power of interfaces 2024 (POI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of β-Ga2O3 thin films using pulsed-liquid injection MOCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielena Velasco-Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gallium Oxide and related materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al and Ga co-doping of ZnO nanowires grown by chemical bath deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strabsourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Output Voltage of Piezoelectric Nanogenerators Based on ZnO Nanowires Grown by Chemical Bath Deposition Using Compensatory Cu Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zeghouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire Week 2022 Chamonix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, CHAMONIX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM Characterizations of Epitaxial TiO2 Shell Grown on ZnO Nanowires by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Chaix-Pluchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum nickelate Memristive Devices successfully integrated on Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoai‐khanh Khuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blonkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma enhanced oxidation of nickel silicides at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sarigiannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elsabahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (European Materials Research Society) 2013 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId591"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Koroleva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzmichev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Saroglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr02663a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain Hector" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14120991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04776388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoai&#8208;khanh Khuu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202301381" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00608" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101822" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv3030011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00886" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheera Abdul Ghani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00921D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lef&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202200329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jako S Eensalu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Katerski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12020198" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058656" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131100v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03086" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193332v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Guerfi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159512" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02605" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04112" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Matheret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Kacha Deyu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hunka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Br&#246;tz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142232" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1d6e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Sevim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800666" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979155v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.02.034" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gromyko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00178" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04893" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC04153A" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/44/445712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Fang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971967" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Battiato" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03055F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06180" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012972v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gallic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.090" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VMXHKX5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Szkutnik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahootun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.09.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQ87STW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Othmen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Schulman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Daoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067047v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407120j" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067071v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFC7SDQF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2T7SZKV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067633v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2012.754443" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067081v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.063" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDM2K0K1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ampuero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamaoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2012.759221" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.133" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2C6M15-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684543" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208858v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dusciac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Lai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301247v" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067579v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RN4C4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW0CJ5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067597v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forissier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9813-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781306v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308643w" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641300v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00612244v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tebby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaoud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4949-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z45LD7RB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chenevier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.06.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3V84KFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641309v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-187" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.06.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVQKBZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehanathan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Lebedev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1029358" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067735v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salhi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maalej" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourati" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201006877" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QD7L4JV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067570v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf Sala&#252;n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.07.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X80MKCD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067573v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delyon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1000254" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067405v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080903470725" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liscio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makarov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065602" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJD0ZQP9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067588v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dechoux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1159" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducroquet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hollander" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106627" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204462v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oumezzine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386357v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.07.061" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6ZHQT9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290801v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606571" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSB3Q9Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138800v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094461v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroj" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gottlieb" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.06.014" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8N6FCJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188453v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2374670" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290817v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135039v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2109487" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135321v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Hurley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O'Connor" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1765678" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390405v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loup" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766412" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05176084v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco Enriquez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660256v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660240v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759267v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi Luque" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villager" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755057v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759238v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509860v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624035v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lausecker," TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin," TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou," TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332953v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762096v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624011v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981237v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katerski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gromyko" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954891v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981247v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981213v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016902v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cossuet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016978v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Payrer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanting Zhang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016967v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Condorelli" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016988v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forissier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017001v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocheux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777306v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassem" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650029v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potie" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649924v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650023v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650020v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625266v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390619v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395838v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390565v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759663v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duhain" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Robles" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04985957v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco-Enriquez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735436v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511155v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04725946v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884499v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017375v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elsabahy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Koroleva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzmichev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Saroglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr02663a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04776388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoai&#8208;khanh Khuu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400096" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain Hector" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14120991" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Daoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nolot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mazel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manrique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202301381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00608" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101822" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv3030011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00886" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Abi Younes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok-Kumar Yadav" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medet Zhukush" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoan Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheera Abdul Ghani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00921D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lef&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202200329" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jako S Eensalu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Katerski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12020198" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Younes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skopin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhukush" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02369" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Bilal Hachemi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058656" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Skopin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138591" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193332v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Guerfi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159512" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02605" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04112" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Matheret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1d6e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Kacha Deyu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hunka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Br&#246;tz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142232" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Sevim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800666" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979155v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomassin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Skopin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02440e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.02.034" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gromyko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00178" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04893" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC04153A" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/44/445712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456357v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Battiato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03055F" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Fang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971967" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06180" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012972v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gallic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.090" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VMXHKX5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Szkutnik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahootun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.09.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQ87STW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Othmen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Schulman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Daoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067047v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407120j" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2T7SZKV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2012.754443" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067081v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.063" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDM2K0K1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067071v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFC7SDQF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ampuero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamaoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2012.759221" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Deschanvres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.133" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2C6M15-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684543" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067579v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RN4C4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manesse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJW0CJ5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208858v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dusciac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chazalviel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Lai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301247v" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067597v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forissier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9813-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781306v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308643w" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00612244v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tebby" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaoud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4949-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z45LD7RB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942960v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chenevier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.06.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3V84KFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641309v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-187" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.06.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVQKBZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehanathan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Lebedev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1029358" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067735v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salhi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maalej" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourati" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201006877" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QD7L4JV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067570v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintanf Sala&#252;n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.07.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X80MKCD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067573v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delyon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1000254" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067405v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080903470725" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liscio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makarov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065602" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJD0ZQP9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067588v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dechoux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matko" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1159" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducroquet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hollander" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106627" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204462v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhahri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zemni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oumezzine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290801v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606571" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSB3Q9Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386357v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau-Cottignies" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.07.061" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6ZHQT9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138800v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094461v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroj" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gottlieb" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.06.014" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8N6FCJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188453v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2374670" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290817v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135039v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2109487" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012501v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Senateur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.12.019" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135321v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Hurley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O'Connor" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1765678" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390405v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loup" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766412" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471920v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3063780" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467026v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05176084v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco Enriquez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660256v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937158v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy V Skopin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660240v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759267v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefevre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi Luque" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villager" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755057v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759238v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509860v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624035v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lausecker," TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin," TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou," TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332953v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762096v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624011v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981237v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katerski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gromyko" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954891v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981247v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deschanvres" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981213v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016902v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cossuet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016916v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Skopin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016967v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Condorelli" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016978v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Payrer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanting Zhang" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016988v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forissier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017001v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocheux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777306v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassem" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650029v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potie" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649924v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650020v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650023v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625266v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390619v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395838v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390565v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759663v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duhain" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Robles" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04985957v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco-Enriquez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735436v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511155v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04725946v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884499v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blonkowski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017375v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elsabahy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>